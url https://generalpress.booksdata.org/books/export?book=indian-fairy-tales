--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,55 +137,66 @@
   <si>
     <t>Joseph Jacobs</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B01LWWARXT</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
     <t>FIC004000, FIC029000</t>
   </si>
   <si>
     <t>This book is a representative collection of twenty-nine Fairy Tales of India. Take a literary tour through India's rich folk tale tradition in this comprehensive volume by historian and folklorist Joseph Jacobs.
-These Indian tales resemble the stories that flourished in Europe, such as the tales by the Brothers Grimm and by Aesop, although they have an Indian flavor. The collector of these stories contends that they are very old, older than the legends and folk-tales that later flourished in Europe. He believes that India was the originator of this genre and the stories were possibly brought to Europe by the crusaders or other travelers that passed through India. The stories in this edition are amply illustrated. </t>
+These Indian tales resemble the stories that flourished in Europe, such as the tales by the Brothers Grimm and by Aesop, although they have an Indian flavor. The collector of these stories contends that they are very old, older than the legends and folk-tales that later flourished in Europe. He believes that India was the originator of this genre and the stories were possibly brought to Europe by the crusaders or other travelers that passed through India. The stories in this edition are amply illustrated.</t>
+  </si>
+  <si>
+    <t>Joseph Jacobs (1854–1916) was an Australian-born folklorist, literary scholar, historian, and writer who devoted his life to preserving traditional stories and making them accessible to readers of all ages. Best known for collecting and publishing English, Celtic, and Jewish folktales, Jacobs played a crucial role in preserving oral storytelling traditions that might otherwise have been lost. His carefully edited collections continue to delight children while serving as valuable resources for scholars of folklore and cultural history.
+Born on August 29, 1854, in Sydney, Australia, Jacobs grew up in a Jewish family that valued education and intellectual inquiry. He later moved to England, where he studied at St. John's College, Cambridge. His academic interests extended across history, literature, anthropology, and folklore, reflecting a lifelong fascination with the stories that shape cultures and communities.
+Jacobs believed that folktales were more than simple entertainment—they were living expressions of a people's history, imagination, and shared values. Rather than rewriting traditional stories beyond recognition, he sought to preserve their original charm while making them engaging for contemporary readers. His best-known collections include English Fairy Tales (1890), More English Fairy Tales (1894), Celtic Fairy Tales (1892), More Celtic Fairy Tales (1894), Indian Fairy Tales (1892), and Europa's Fairy Book. These volumes introduced generations of readers to beloved stories such as Jack and the Beanstalk, The Three Little Pigs, Tom Tit Tot, and many other enduring folk narratives.
+In addition to his work as a folklorist, Jacobs was a respected historian and journalist. He contributed extensively to studies of Jewish history and culture and served as editor of the Jewish Encyclopedia. Throughout his career, he promoted greater understanding of Jewish heritage while encouraging appreciation of the rich storytelling traditions found across different cultures.
+Jacobs possessed a rare ability to combine careful scholarship with engaging storytelling. His introductions and notes often provided historical context and explained the origins of the tales, making his books valuable to both general readers and academic researchers. His work helped establish folklore as a serious field of study while ensuring that traditional stories remained alive for future generations.
+Joseph Jacobs passed away on January 30, 1916, in Yonkers, New York. Today, he is remembered as one of the foremost collectors and interpreters of folk literature, whose dedication to preserving cultural traditions has enriched children's literature, folklore studies, and the appreciation of storytelling around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ee5e5b8d-83db-480d-a70a-f6c547bca627.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068250</t>
   </si>
   <si>
     <t>Discover Indian Fairy Tales by Joseph Jacobs. This book is published by General Press in eBook format, ISBN 9788180320156, ASIN B01LWWARXT, under Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -713,79 +724,83 @@
       <c r="F2" s="2">
         <v>9788180320156</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>75.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>43</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>