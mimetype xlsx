--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,86 @@
     <t>Interior Castle</t>
   </si>
   <si>
     <t>Saint Teresa of Avila</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08G3275S9</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Theology</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL067080, REL067080</t>
   </si>
   <si>
     <t>2020-08-21 00:00:00</t>
   </si>
   <si>
     <t>The Interior Castle' written in the sixteenth-century is a masterpiece of spiritual literature. This mystic book is as inspirational and enlightening today as it was when it was first written. Overcome one day by a mystical vision of a crystal castle with seven chambers, each representing a different stage in spiritual development, Teresa immediately wrote ‘The Interior Castle’.
 In her most important and widely read book, St. Teresa describes how, upon entering the castle through prayer and meditation, the human spirit experiences humility, detachment, suffering, and, ultimately, self-knowledge, as it roams from room to room. As the soul progresses further toward the center of the castle, it comes closer to achieving ineffable and perfect peace, and, finally, a divine communion with God.
 St. Teresa was a reformer of the Carmelite Order and is considered to be, along with Saint John of the Cross, a founder of the Discalced Carmelites. She became the first female to be named a Doctor of the Church, in 1970, and is one of only three females to be awarded that honour.</t>
   </si>
   <si>
+    <t>Saint Teresa of Ávila (1515–1582), also known as Saint Teresa of Jesus, was a Spanish Carmelite nun, mystic, writer, and one of the greatest spiritual teachers in Christian history. Renowned for her profound writings on prayer and the inner life, she played a central role in the Catholic Reformation by renewing the Carmelite Order and encouraging a return to simplicity, contemplation, and wholehearted devotion to God. Her works continue to inspire readers of many backgrounds with their wisdom, honesty, and deep humanity.
+Teresa was born on March 28, 1515, in Ávila, Spain, into a devout Christian family. From childhood, she displayed a vivid imagination and a strong religious spirit. As a young woman, however, she also enjoyed the comforts and social life of her time. At the age of twenty, she entered the Carmelite convent of the Incarnation in Ávila. Her early years as a nun were marked by periods of illness and spiritual uncertainty, experiences that deepened her understanding of faith and human weakness.
+A profound spiritual awakening transformed Teresa's life in her forties. She became convinced that genuine prayer required both humility and a close personal relationship with God. Determined to renew religious life, she founded the first convent of the Discalced Carmelites in 1562, emphasizing poverty, simplicity, silence, and contemplative prayer. Working closely with Saint John of the Cross, she helped establish numerous reformed convents throughout Spain despite facing considerable opposition and hardship.
+Teresa was also a gifted writer whose books have become classics of Christian spirituality. Her best-known works include The Life of Teresa of Jesus, The Way of Perfection, The Interior Castle, and The Book of Foundations. Written with remarkable clarity, warmth, and practical wisdom, these works guide readers through the stages of spiritual growth while revealing Teresa's own deeply personal experiences of prayer and divine love.
+Saint Teresa of Ávila died on October 4, 1582, shortly before the adoption of the Gregorian calendar, making her liturgical feast fall on October 15. She was canonized in 1622 and, in 1970, became the first woman to be declared a Doctor of the Church by the Roman Catholic Church. Today, she is remembered as one of Christianity's greatest mystics and authors, whose timeless teachings on faith, prayer, courage, and inner transformation continue to inspire millions around the world.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/5851a291-7396-40b7-9bf8-1413bfeecb36.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068703</t>
   </si>
   <si>
-    <t>Discover Interior Castle by Saint Teresa of Avila. This book is published by General Press in eBook format, ISBN 9789389716986, ASIN B08G3275S9, under Christian Books and Bibles.</t>
+    <t>Discover Interior Castle by Saint Teresa of Avila. This book is published by General Press in eBook format, ISBN 9789389716986, ASIN B08G3275S9, under Christian Books and Bibles, Theology, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789389716986</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>