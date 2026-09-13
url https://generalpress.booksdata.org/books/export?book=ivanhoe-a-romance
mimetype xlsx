--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,58 +137,69 @@
   <si>
     <t>Walter Scott</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09XMK8MX5</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Romance</t>
   </si>
   <si>
+    <t>Classics</t>
+  </si>
+  <si>
     <t>LIT004150, FIC002000</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
-    <t>‘Ivanhoe’ by Walter Scott is a historical romance about heroism, loyalty and betrayal. The epitome of the chivalric novel, it sweeps listeners into Medieval England and the lives of a memorable cast of characters. Ivanhoe, a trusted ally of Richard the Lionhearted, returns from the Crusades to reclaim the inheritance his father denied him. Rebecca, a vibrant, beautiful Jewish woman, is defended by Ivanhoe against a charge of witchcraft-but it is Lady Rowena who is Ivanhoe's true love. The wicked Prince John plots to usurp England's throne, but two of the most popular heroes in all of English literature-Richard the Lionhearted and the well-loved, famous outlaw Robin Hood-team up to defeat the Normans and regain the castle. 
+    <t>‘Ivanhoe’ by Walter Scott is a historical romance about heroism, loyalty and betrayal. The epitome of the chivalric novel, it sweeps listeners into Medieval England and the lives of a memorable cast of characters. Ivanhoe, a trusted ally of Richard the Lionhearted, returns from the Crusades to reclaim the inheritance his father denied him. Rebecca, a vibrant, beautiful Jewish woman, is defended by Ivanhoe against a charge of witchcraft-but it is Lady Rowena who is Ivanhoe's true love. The wicked Prince John plots to usurp England's throne, but two of the most popular heroes in all of English literature-Richard the Lionhearted and the well-loved, famous outlaw Robin Hood-team up to defeat the Normans and regain the castle.
 The success of this novel lies with Sir Walter Scott's skillful blend of historic reality, chivalric romance, and high adventure. This novel was published in 1820 and it is among Scott’s most popular titles. It sends us back to the late 12th century renaissance—times of social transformations, chivalry, romance and adventure.</t>
+  </si>
+  <si>
+    <t>Sir Walter Scott (1771–1832) was a Scottish novelist, poet, historian, and lawyer whose works helped shape the historical novel as a literary genre. Celebrated for his vivid storytelling and deep appreciation of Scotland's history and traditions, Scott brought the past to life through memorable characters and richly detailed settings. His writings enjoyed enormous popularity during the nineteenth century and influenced countless authors across Europe and beyond.
+Walter Scott was born on August 15, 1771, in Edinburgh, Scotland. As a child, he contracted polio, which left him with a permanent limp. Despite this physical challenge, he developed a lifelong love for exploring the Scottish countryside, listening to local legends, and learning about the country's history and folklore. He studied law at the University of Edinburgh and later practiced as an advocate, while also serving in several legal and administrative positions.
+Scott first gained literary fame as a poet with works such as The Lay of the Last Minstrel, Marmion, and The Lady of the Lake. These narrative poems, inspired by Scottish history and legend, captivated readers with their adventurous spirit and romantic vision. As public taste gradually shifted toward prose fiction, Scott turned to writing novels, a decision that would secure his place in literary history.
+His first novel, Waverley (1814), became an immediate success and was followed by a remarkable series of historical novels, including Rob Roy, The Heart of Midlothian, Old Mortality, and his most famous work, Ivanhoe. Through these novels, Scott blended historical events with fictional characters, creating stories that explored themes of honor, loyalty, cultural identity, and social change. His ability to portray both noble heroes and ordinary people made history feel vivid and accessible to readers.
+Later in life, Scott faced severe financial difficulties after the collapse of his publisher. Rather than declaring bankruptcy, he devoted himself to writing tirelessly in an effort to repay his debts. His determination and sense of personal honor earned widespread admiration.
+Sir Walter Scott died on September 21, 1832, at his beloved home, Abbotsford. Today, he is remembered as one of Scotland's greatest literary figures and a pioneer of the historical novel. His works continue to inspire readers with their rich imagination, historical insight, and enduring celebration of courage, tradition, and national heritage.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0ebe7f30-5d9d-4301-9c42-42414c209a77.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068843</t>
   </si>
   <si>
     <t>Discover Ivanhoe: A Romance by Walter Scott. This book is published by General Press in eBook format, ISBN 9789354990397, ASIN B09XMK8MX5, under Romance.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789354990397</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>