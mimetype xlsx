--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,54 +149,67 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Indian Writing</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>HIS017000, BIO026000, HIS038000, LCO001000</t>
   </si>
   <si>
     <t>2021-07-07 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>Together in one place, this is a collection of most important works of Bhagat Singh, the Indian communist revolutionary who was executed by the British colonizers in 1931 at the age of 23. Bhagat Singh wrote this diary in the last two years of his young life while he was awaiting execution by the British rulers of India. His jail diary was handed over, along with other belongings to his father, Sardar Kishan Singh after his execution.</t>
+    <t>Bhagat Singh is often remembered just as a martyr with a gun, but "Jail Diary and Other Writings" reveals the beating heart and brilliant mind of a twenty-three-year-old visionary. Compiled during his final days in Lahore Central Jail before his execution in 1931, this intimate collection dismantles the myth of a reckless rebel, presenting instead a profoundly humane intellectual. The book serves as a window into his soul, capturing his voracious reading habits and deep reflections on freedom, equality, and justice.
+Within its pages, readers find his handwritten notes on European philosophy, socialist literature, and global poetry, alongside his own poignant letters and fiery essays. It includes his seminal piece, Why I am an Atheist, which showcases his fearless logic and refusal to seek blind comfort in the face of death. Through these fragmented notes, we witness his evolution from a passionate youth to a mature political thinker who understood that true revolution wasn't about violence, but about systemic change to end human exploitation.
+What makes this collection so moving is its striking vulnerability and fierce hope. Singh writes not with the despair of a condemned prisoner, but with the quiet dignity of a man deeply in love with humanity and its vast potential. Lucid, tender, and intellectually rigorous, this diary is not just a historical relic; it is a testament to a beautiful mind that dared to dream of an egalitarian world, leaving behind a legacy that transcends time.</t>
   </si>
   <si>
     <t>Bhagat Singh (1907-31) was a revolutionary in the Indian independence struggle. Post his graduation, he worked as a writer and editor for Punjabi and Urdu newspapers, advocating Marxist theories. Having popularized the phrase ‘Inquilab Zindabad’ or ‘Long live the revolution!’, he was later given death penalty for the murder of an English officer.</t>
+  </si>
+  <si>
+    <t>"Jail Diary and Other Writings" is a remarkable collection that offers readers a rare glimpse into the mind of Bhagat Singh, one of India's most celebrated freedom fighters and revolutionary thinkers. Rather than being a conventional autobiography or a chronological account of his life, the book brings together his prison diary, essays, letters, notes, and reflections written during the final years of his life. These writings reveal a young man who was not only fearless in the face of death but also deeply intellectual, compassionate, and committed to the ideals of justice, equality, and human freedom. Through these pages, Bhagat Singh emerges as much more than a revolutionary who took up arms against British rule; he appears as a philosopher, a student of history, and a visionary who dreamed of a society free from exploitation in every form.
+The prison diary forms the heart of the collection and reflects Bhagat Singh's lifelong habit of reading and learning. While imprisoned, he devoted countless hours to studying philosophy, politics, economics, history, literature, and religion. His diary contains quotations, observations, and excerpts from a wide range of thinkers, including Karl Marx, Friedrich Engels, Vladimir Lenin, Thomas Paine, Bertrand Russell, Walt Whitman, Victor Hugo, Maxim Gorky, and many others. These entries show his curiosity about ideas rather than blind acceptance of any ideology. He carefully examined different schools of thought, comparing their arguments and extracting lessons that could help shape a just society. The diary demonstrates that even in the most difficult circumstances, he continued to educate himself, believing that knowledge was an essential weapon in the struggle against oppression.
+One of the most powerful sections of the book is Bhagat Singh's famous essay Why I Am an Atheist. Written in response to those who believed that his courage came from arrogance rather than conviction, the essay explains the intellectual journey that led him away from religious belief. Bhagat Singh argues that he did not reject religion out of pride or rebellion but through careful reasoning and personal reflection. He insists that true courage lies in accepting responsibility for one's actions without relying on divine intervention. At the same time, he respects the sincerity of others and encourages people to question inherited beliefs instead of accepting them unquestioningly. The essay is not an attack on faith but a passionate defense of rational thinking, independent judgment, and intellectual honesty.
+Another recurring theme throughout the collection is Bhagat Singh's understanding of revolution. He repeatedly clarifies that revolution is far more than violent resistance against colonial rulers. For him, it represented a complete transformation of society, one that would eliminate poverty, inequality, exploitation, and injustice. He believed that political independence would have little meaning if ordinary workers and peasants continued to suffer under economic oppression. His writings emphasize the importance of social justice, education, workers' rights, and equal opportunities for all citizens. He criticizes systems that allow a small group to dominate the majority and argues that genuine freedom must include both political and economic liberation. These reflections reveal a mature political philosophy that extended well beyond the immediate goal of ending British rule.
+The collection also includes letters written to family members, friends, political colleagues, and government officials. These letters reveal Bhagat Singh's calmness, emotional strength, and remarkable clarity of thought during his imprisonment. Despite facing the certainty of execution, he does not express fear or bitterness. Instead, he urges his loved ones to remain strong and not to mourn his death excessively. He explains that every revolutionary must be prepared to sacrifice personal happiness for the larger cause of national freedom. His correspondence also reflects his deep concern for fellow political prisoners and his commitment to securing better treatment for all inmates, regardless of their political beliefs. Even in prison, he remained focused on collective welfare rather than personal comfort.
+Several writings in the book discuss the responsibilities of young people and intellectuals in building a better nation. Bhagat Singh believed that patriotism alone was not enough to transform society. Citizens had to cultivate discipline, critical thinking, scientific temper, and social responsibility. He encouraged young Indians to study history carefully, understand global political movements, and participate actively in public life. Blind hero worship, emotional slogans, and narrow nationalism, he argued, could never replace thoughtful action and informed leadership. His vision of youth was rooted in service, sacrifice, and continuous learning, making his message relevant long after the struggle for independence had ended.
+Throughout the collection, Bhagat Singh demonstrates remarkable respect for freedom of thought and expression. Although he held strong political beliefs, he opposed intolerance and encouraged open debate. His writings suggest that societies progress only when individuals are free to question authority, challenge injustice, and exchange ideas without fear. He admired revolutionary movements across the world while also recognizing the importance of adapting ideas to India's unique social and cultural realities. His reflections reveal a broad, international outlook that saw the fight against colonialism as part of a larger struggle for human dignity and equality everywhere. This universal perspective distinguishes his work from purely nationalist literature and highlights the depth of his intellectual engagement.
+The emotional impact of the book is heightened by the knowledge that these writings were composed while Bhagat Singh awaited execution. Yet, instead of despair, readers encounter optimism, courage, and extraordinary mental resilience. He accepts death not as a personal tragedy but as a sacrifice for a cause greater than himself. His confidence arises from the belief that ideas cannot be destroyed by imprisoning or executing individuals. Throughout his diary and letters, he emphasizes that revolutions are sustained by principles, education, and public awakening rather than by isolated acts of heroism. His calm acceptance of his fate transforms the collection into a deeply moving testament to conviction and moral strength.
+Overall, 'Jail Diary and Other Writings' is far more than a historical document; it is an enduring record of a brilliant young mind committed to truth, justice, and human freedom. The book allows readers to understand Bhagat Singh not merely as a fearless revolutionary but as a thoughtful scholar, a disciplined activist, and a compassionate human being whose ideas continue to inspire generations. His reflections on reason, equality, education, social justice, and personal sacrifice remain strikingly relevant in the modern world. Rich in philosophical insight and emotional depth, this collection stands as one of the most important works in Indian political literature, reminding readers that lasting change is achieved through knowledge, courage, and an unwavering commitment to the welfare of humanity.</t>
   </si>
   <si>
     <t>The Problem of Punjab’s Language and Script
 February 28, 1933
 “An acquaintance of the literature of a society or a country is of prime importance for the understanding of that society or country, because the consciousness of the soul of a society or country, because the consciousness of the soul of a society gets reflected in its literature also.” History is witness to the authenticity of the above statement. Countries have followed the direction determined by the flow of their literature. Every nation needs literature of high quality for its own uplift. As literature of a country attains new heights, the country also develops. Patriots – be they merely social reformers or political leaders – pay highest attention to the literature of their country. If they do not create new literature to meet the requirements of the contemporary issues and situations, all of their efforts will fail and their work will prove unstable.
 Perhaps Garibaldi could not have succeeded in mobilising the army with such ease if Mazzini had not invested his thirty years in his mission of cultural and literary renaissance. The revival of Irish language was attempted with the same enthusiasm along with the renaissance in Ireland. The rulers so much wanted to suppress their language for the ultimate suppression of the Irish people that even kids were punished for the crime of keeping a few verses in Gaelic. The French revolution would have been impossible without the literature of Rousseau and Voltaire. Had Tolstoy, Karl Marx and Maxim Gorky not invested years of their lives in the creation of a new literature, the Russian Revolution would not have taken place, leave alone the propagation and practice of communism.
 The same applies to the social and religious reformers. Kabir’s ideas have a stable impact because of his literature. Till date, the sweetness and sensitivity of his poems prove captivating to the people.
 Exactly the same can be said about Guru Nanak Devji, When the Sikh Gurus started establishing their new order along with the preaching of their beliefs, they felt the need of a new literature and this inspired Guru Angad Devji to evolve the Gurumukhi script. Centuries of continuous warfare and Muslim invasions had dried up the literature of Punjab. The Hindi language was at the verge of extinction. He adopted the Kashmiri script in his search for an Indian language. Later the Adi Granth was compiled by Guru Arjun Devji and Bhai Gurudasji. They took a far-reaching and useful step in this act of creating their own script and literature to perpetuate their beliefs.
 Afterwards, as situations changed, the flow of literature also changed. The ceaseless sacrifices and sufferings of the Gurus changed the situation. Whereas we find devotion and self-oblivion in the preaching of the first Guru, and experience a sense of self-effacement in the following couplet:
 Nanak nanhe ho rahe, jaisi nanhi doob.
 Aur ghas jari jaat hai, doob khoob ki khoob
 (Nanak asks all to be as humble and insignificant as the doob grass. While all other grasses are burnt down, doob continues to flourish.)
 We find a sense of fellow-feeling and helpfulness for the oppressed in the preaching of Guru Shri Teg Bahadurji:
 Baanhi jinhan di pakadiye, sir dijiye baanhi na chhodye,
 Guru Teg Bahadur bolya, dharati pai dharam na chodye.
 (Whomsoever you provide protection, you should be prepared to sacrifice yourself but not that protection. Guru Teg Bahadur asks you not to forsake your religion on this earth.)
 After his sacrifice, suddenly, we sense a warrior spirit in the preaching of Guru Gobind Singhji. When he realised that a mere spiritual devotion could not do anything, he started Chandi worship and turned Sikh community into a community of worshippers and warriors by synthesising spiritualism and fighting. We find in his poems (literature) a new spirit. He writes:
 Je tohi prem khelan da chav, sir dhar tali gali mori aav,
 Je it maarag pair dharijai, sir dijai kaan no dijai.
 (If you are interested in playing the game of love, put your head on your palm and then only enter my lane. In case you put your feet on this path don’t fall back, even if you have to lose your life.) And then:
 Soora so pahchaniye, je lade deen ke het,
 Purja-purja kat mare, kabhu na chhade khet.
 (Only he is brave who fights for the cause of the poor. He may be cut into pieces and may be killed, but he should not leave the field.)
 And then suddenly, the sword-worship starts.
 Carrying the same spirit Baba Banda and others fought Muslim ruler ceaselessly. We find later that when Sikhs are reduced to mere groups of anarchists, declared outlaws, and were continuously compelled to be confined to the forests, no new literature could be created. They had a warrior spirit, a sense of courage and sacrifice and a spirit to continue their war against Muslim rulers, but they could not chalk out their future beyond this. This explains why these warrior groups fought among themselves. It is here that their lack of contemporary spirit worries us. If a warrior and shrewd ruler like Ranjit Singh had not emerged afterwards, Sikhs would have gone down bereft of any high ideal or spirit to have mobilised them.
@@ -229,71 +242,51 @@
 Lachhiye, jitthe tu pani doliya,
 Utthe ug paye sandal de boote.
 (O Lachhi, where you split water at that place sandlewood trees have sprouted.)
 Many more examples could be cited. Is the following couplet even the least inferior to the poems of any other language?
 Pipal de pattya ve kehi khadkhad layee ae,
 Patte jhade purane hun rut navayan di aayee ae.
 (Pipal leaves, why are you making noise? The old leaves have fallen and the season for new leaves has come.)
 And when Punjab is sitting alone or in the group, will any other language move them to the extent these lines of Gauhar can:
 Lam lakkhan to karoran de shah vekhe
 Na musafiran koi udhar dende,
 Dine raatin de kuch dere,
 Na unhan gulan di vasana te
 Bhauren bahande gulan di vasana te
 Na sappan de muhan te koi pyar denda,
 Gauhar same salook han jyuadya de
 Moyan giyan un tar koi visar denda.
 (I have seen armies of lakhs of millionaires. No one gives loan to the passers-by who never stay, never reside at one place. No one trusts them. Black beetles sit on flowers because of their smell. No one gives love at the hoods of the snakes. O Gauhar, good behavior and welcome is for those who are alive, but everyone says good-bye at the time of death.)
 Jeev jyudiyan nu kyon marna ae
 Jekar nahintu moyan nn jiaun joga,
 Ghar aaye sawali nu kyon ghurna ae
 Jekar nahin tu hatthin khair joga;
 Mile dilan naun kayaker todna ae
 Mile dilan tu bichhadyan nu milaun joga,
 Gauhar barhiya rakh band khaane
 Jekar nahin tu nekiyan kumaun joga.
-(Why kill living beings when you are not able to bring the dead back to life? Why do you stare at the beggar who has come to your door when you are not able to give him something? Why break the union of hearts if you are not able to reunite hearts that are separated? O Gauhar, if you cannot do go to others, then keep your good food and room closed.)
-[...19 lines deleted...]
-Variyam Singh was the lone survivor. He was moving towards Layallpur, as the pressure of police had increased in Jullundur and Hoshiarpur. One day he was hopelessly surrounded there, but he came out fighting valiantly. He was very much exhausted. He was alone. It was a strange situation. One day he visited his maternal uncle in the village named Dhesian. Arms were kept outside. After taking his meals, he was moving towards his weaponry when the police arrived. He was surrounded. The British officer caught him from the backside. He wounded him badly with his kripan (sward), and he fell down. All the efforts to handcuff him failed. After two years of suppression, the Akali Jatha came to an end. Then the cases started, one of which has been discussed above. Quite recently too, they had wished to be hanged soon. Their wish has been fulfilled; they are now quiet.</t>
+(Why kill living beings when you are not able to bring the dead back to life? Why do you stare at the beggar who has come to your door when you are not able to give him something? Why break the union of hearts if you are not able to reunite hearts that are separated? O Gauhar, if you cannot do go to others, then keep your good food and room closed.)</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/225019b1-b9e6-4682-a2bf-3613b6108edb.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068122</t>
   </si>
   <si>
     <t>Discover Jail Diary and Other Writings by Bhagat Singh. This book is published by General Press in Hardcover format, ISBN 9789390492084, ASIN 9390492084, under Biographies and Memoirs, Indian Writing, Autobiographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,68 +839,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>