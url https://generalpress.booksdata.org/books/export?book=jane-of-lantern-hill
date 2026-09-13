--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -145,50 +145,58 @@
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>‘Jane of Lantern Hill,’ an early work by Lucy Maud Montgomery was originally published in 1937. It is the story of an unsatisfied girl living with her mother, aunt, and cranky old grandmother in Toronto, Ontario. Jane had always believed her father was dead, but one day discovers he is alive and living on Prince Edward Island. When Jane eventually gets to meet her father and spends a summer on the island at Lantern Hill, she believes life couldn’t get any better.
 Lucy Maud Montgomery was born on 30th November 1874, in New London, in the Canadian province of Prince Edward Island. Her mother, Clara Woolner (Macneil), died before Lucy reached the age of two and so her maternal grandparents raised her in a family of wealthy Scottish immigrants. In 1908 Montgomery produced her first full-length novel, titled 'Anne of Green Gables'. It was an instant success, and following it up with several sequels, Montgomery became a regular on the bestseller list and an international household name.</t>
+  </si>
+  <si>
+    <t>L. M. Montgomery (1874–1942) was one of Canada's most beloved authors, celebrated for creating the unforgettable character Anne Shirley in Anne of Green Gables. Her novels are admired for their warmth, optimism, vivid descriptions of nature, and deep understanding of childhood and human relationships. Through her graceful storytelling, Montgomery captured the joys, struggles, and dreams of ordinary people, earning a lasting place among the world's greatest writers of children's and young adult literature.
+Born Lucy Maud Montgomery on November 30, 1874, in Clifton (now New London), Prince Edward Island, Canada, she faced hardship early in life. Her mother died when she was just twenty-one months old, and her father later moved to western Canada. As a result, Montgomery was raised by her maternal grandparents in the quiet rural community of Cavendish. Though her childhood was often lonely, she found comfort in books, nature, and her vivid imagination. These experiences deeply influenced the settings and characters that would later appear in her fiction.
+Montgomery began writing stories and poems while she was still a teenager. She studied at Prince of Wales College in Charlottetown and later attended Dalhousie University in Halifax. Before becoming a full-time author, she worked as a teacher and contributed stories to magazines and newspapers, steadily building her reputation as a gifted writer.
+Her breakthrough came in 1908 with the publication of Anne of Green Gables. The novel became an immediate success, delighting readers with the spirited and imaginative Anne Shirley. Montgomery went on to write several sequels as well as many other novels, short stories, and journals. Her works often celebrated family, friendship, hope, and the beauty of Prince Edward Island, whose landscapes became inseparable from her literary world.
+Despite her professional success, Montgomery struggled with personal challenges, including family responsibilities, health concerns, and periods of emotional distress. Nevertheless, she continued writing throughout her life with remarkable dedication. She died on April 24, 1942, in Toronto, Ontario.
+Today, L. M. Montgomery is remembered as one of Canada's greatest literary figures. Her books have been translated into dozens of languages and adapted into films, television series, and stage productions. Her timeless stories continue to inspire readers with their compassion, resilience, imagination, and enduring belief in the power of hope.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a7bbee47-6bee-4c92-9d4a-c08d8197d077.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069082</t>
   </si>
   <si>
     <t>Discover Jane of Lantern Hill by L.M. Montgomery. This book is published by General Press in eBook format, ISBN 9789354997273, ASIN B0BYZJ7DZR, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,67 +740,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>