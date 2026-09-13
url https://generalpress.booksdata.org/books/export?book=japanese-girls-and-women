--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -151,50 +151,57 @@
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>History of Asia</t>
   </si>
   <si>
     <t>PHI021000</t>
   </si>
   <si>
     <t>2022-09-12 00:00:00</t>
   </si>
   <si>
     <t>First published in 1891, ‘Japanese Girls and Women’ is a book by Alice Mabel Bacon, an American writer, women's educator, and foreign advisor to the Japanese government in the Meiji period Japan. After receiving an invitation to serve as a teacher at a school for girls in 1888, Bacon found herself going back again in 1900 to help establish the Joshi Eigaku Juku (Women's English Preparatory School).
 This gives very fascinating details about the life of Japanese women and girls at the beginning of the 20th century with regard to subjects such as childhood, education, marriage, being a wife and mother, old age, samurai women, peasant women, court life, life in the cities, and domestic service.</t>
+  </si>
+  <si>
+    <t>Alice Mabel Bacon (1858–1918) was an American educator, writer, and one of the earliest Western interpreters of Japanese society and culture. Through her books, lectures, and educational work, she introduced English-speaking readers to the customs, traditions, and daily life of Japan with remarkable sensitivity and respect. At a time when knowledge of Japan was limited in the West, Bacon played an important role in fostering cultural understanding and encouraging appreciation for Japanese history, family life, and social values.
+Born on February 26, 1858, in New Haven, Connecticut, Bacon spent part of her childhood in Japan, where her father served as a missionary. These early experiences gave her an enduring fascination with Japanese culture and allowed her to develop a rare familiarity with the country's language, customs, and people. After returning to the United States, she pursued her education and became actively involved in teaching. Her commitment to education eventually led her back to Japan in the late nineteenth century, where she helped train teachers and contributed to the advancement of women's education during a period of rapid national modernization.
+Bacon's years in Japan provided her with firsthand knowledge that became the foundation of her writing. Unlike many Western observers of her era, she sought to portray Japanese society with fairness and empathy rather than relying on stereotypes or sensational accounts. Her best-known works include Japanese Girls and Women, A Japanese Interior, In the Land of the Gods, and The Japanese Boy. These books offered readers vivid descriptions of family life, education, religious traditions, festivals, and social customs, helping bridge cultural differences between East and West. Her writing was admired for its clarity, warmth, and careful attention to detail.
+Beyond her literary achievements, Bacon was a passionate advocate for education and international understanding. She believed that learning about other cultures encouraged mutual respect and broadened human perspectives. Her work reflected a genuine admiration for Japan while also acknowledging the social changes taking place during the Meiji era.
+Alice Mabel Bacon passed away in 1918, leaving behind a legacy as a thoughtful educator and cultural interpreter. Her books remain valuable historical resources, offering insight into Japanese society during a transformative period. Through her balanced observations and engaging storytelling, Bacon helped generations of readers develop a deeper appreciation for Japan and the importance of cross-cultural understanding, making her an enduring figure in the history of travel writing and international education.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/72db476c-edf8-43e2-b716-dd0f2279cb88.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069075</t>
   </si>
   <si>
     <t>Discover Japanese Girls and Women by Alice Mabel Bacon. This book is published by General Press in eBook format, ISBN 9789354994975, ASIN B0BCVQLBQX, under Non Fiction, History, History of Asia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -740,67 +747,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>