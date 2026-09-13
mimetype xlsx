--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,162 @@
     <t>Jesus the Christ</t>
   </si>
   <si>
     <t>James E. Talmage</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3QZ2VKW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>New Testament</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL046000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>‘Jesus the Christ’—A Study of the Messiah and His Mission According to the Holy Scriptures Both Ancient and Modern’ is a 1915 book by James E. Talmage. It is a rich and insightful overview of the Christian belief in Jesus, his life, his teaching and the meaning of Jesus today. James E. Talmage was one of the Twelve Apostles of the Mormon Church and he wrote this voluminous work about Jesus and the Bible in the early 20th century.
 The book is a doctrinal study on the life and ministry of Jesus Christ and is widely appreciated by members of The Church of Jesus Christ of Latter-day Saints. The book consists of 42 chapters, each focusing on important aspects of the life and mission of Jesus as the Messiah.
 A characteristic feature of the work is the guidance afforded by modern scriptures and the explication of the Holy Writ of olden times in the light of present day revelation, which, as a powerful and well directed beam, illuminates many dark passages of ancient construction.</t>
   </si>
   <si>
+    <t>James E. Talmage (1862–1933) was a British-born American scientist, educator, religious leader, and author whose scholarship and spiritual writings made him one of the most respected intellectual figures in the history of The Church of Jesus Christ of Latter-day Saints. Renowned for his ability to unite scientific inquiry with religious faith, Talmage devoted his life to education, research, and the thoughtful explanation of Christian doctrine. His books continue to be widely read for their clarity, depth, and enduring spiritual insight.
+Born on September 21, 1862, in Hungerford, Berkshire, England, James Edward Talmage emigrated with his family to the United States during childhood, settling in Utah Territory. Growing up in a community that valued both education and faith, he displayed exceptional academic ability from an early age. He pursued higher education at Brigham Young Academy before continuing his scientific studies at Lehigh University in Pennsylvania and later at Johns Hopkins University, where he specialized in geology, chemistry, and mineralogy.
+Talmage enjoyed a distinguished academic career, serving as a professor and later as president of the University of Utah. His passion for scientific research was matched by his commitment to teaching, and he became known for presenting complex ideas with remarkable clarity and precision. He believed that genuine scientific discovery and sincere religious faith could complement rather than contradict one another, a conviction that shaped much of his life's work.
+In 1911, Talmage was ordained as a member of the Quorum of the Twelve Apostles of The Church of Jesus Christ of Latter-day Saints, a position he held until his death. Alongside his ecclesiastical responsibilities, he wrote several influential theological works, including The Articles of Faith, Jesus the Christ, The House of the Lord, and The Great Apostasy. These books became foundational texts for many members of the Church, admired for their careful scholarship, scriptural insight, and accessible style.
+Beyond his religious and academic contributions, Talmage was an accomplished scientist who conducted geological surveys, delivered public lectures, and promoted education throughout his life. His balanced approach to knowledge encouraged readers to pursue both intellectual growth and spiritual understanding.
+James E. Talmage passed away on July 27, 1933, leaving behind a remarkable legacy of scholarship, faith, and public service. Today, he is remembered as an exceptional educator, thoughtful theologian, and respected scientist whose writings continue to inspire readers seeking a deeper understanding of both religion and the natural world.</t>
+  </si>
+  <si>
+    <t>James E. Talmage’s Jesus the Christ: A Study of the Messiah and His Mission According to the Holy Scriptures Both Ancient and Modern is a sweeping theological study of the life, identity, ministry, death, resurrection, and continuing mission of Jesus Christ. First published in 1915, the book contains 42 chapters and deliberately goes beyond a conventional biography of Jesus. Rather than beginning with Bethlehem and ending with the Ascension, Talmage places Christ within a much larger sacred history: His premortal existence, His role in the Creation, His earthly ministry, His Atonement and Resurrection, His ministry after death, the Apostolic Age, the Apostasy, and His promised return.
+The central purpose of Jesus the Christ is to explain who Jesus was and why His mission matters. Talmage writes from the perspective of Latter-day Saint theology, drawing upon the Bible as well as other scriptures recognized within that tradition. The result is not simply a narrative of Gospel events but a doctrinal portrait of Christ as the divine Son of God, Creator, Messiah, Redeemer, Teacher, and resurrected Lord. The book remains particularly important as a classic work of Latter-day Saint literature and as an extensive study of the life and mission of Jesus.
+Christ Before His Mortal Birth
+One of the most distinctive features of Talmage’s book is that the story of Jesus does not begin with His birth. Talmage begins with the premortal existence of Christ and humanity. According to his theological framework, human beings existed as spirits before their mortal lives, and the plan of salvation was established in that premortal state.
+At the center of this plan stands Jesus Christ. Talmage describes a heavenly council in which the need for a Savior is understood and Christ is chosen to fulfill that role. Lucifer opposes the divine plan, seeking a different arrangement that would eliminate human freedom. Christ, by contrast, accepts the Father's plan and preserves humanity's agency.
+This premortal account gives the rest of the book its foundation. Jesus is not presented as merely a remarkable teacher who appeared unexpectedly in first-century Judea. His mortal ministry is the earthly continuation of a mission that existed before His birth.
+Talmage then examines why humanity needs a Redeemer. The Fall introduces mortality, sin, suffering, and death into human experience. Because humanity cannot overcome these consequences by its own power, an atoning Savior is necessary. Christ is uniquely qualified to perform this work because of His divine identity and His sinless life.
+The doctrine of redemption therefore becomes one of the book's major themes. Christ's mission is not simply to teach people how to live better. It is to make possible the reconciliation between humanity and God, the overcoming of death, and the eventual restoration of God's children.
+Christ as Creator and Jehovah
+Talmage next develops the theological identity of Jesus Christ. He presents Christ as the premortal Word, the Creator, and Jehovah of the Old Testament. This is important because it connects the Jesus of the New Testament with the God revealed in earlier scripture.
+The book therefore encourages readers to view the Bible as one continuous story rather than as two unrelated religious eras. The God who speaks through the history of Israel is connected, in Talmage's interpretation, with the Christ who later walks among humanity.
+Prophecy also becomes central. Talmage surveys Old Testament predictions, symbolic sacrifices, and other scriptural patterns that he understands as pointing toward the coming Messiah. The birth and ministry of Jesus are thus portrayed as the fulfillment of a long-prepared divine purpose.
+The World Into Which Jesus Was Born
+Before describing Jesus' birth, Talmage provides historical and religious background about first-century Palestine. Israel is living under Roman domination, while Jewish society contains several competing religious groups and schools of thought.
+The Pharisees, Sadducees, scribes, rabbis, and other groups differ in their interpretation of scripture, religious law, authority, and tradition. This environment helps explain the conflicts that later arise between Jesus and religious leaders.
+The birth narratives are then examined through the announcements to Zacharias and Mary, the role of John the Baptist, and the circumstances surrounding Jesus' birth in Bethlehem. Talmage treats the Nativity not merely as a sentimental story but as the arrival of the long-awaited Messiah.
+He also gives attention to Jesus' childhood and youth in Nazareth. Very little is recorded in scripture about these years, and Talmage does not attempt to invent a detailed biography. Instead, he emphasizes the gradual preparation of Jesus for His public ministry.
+John the Baptist and the Beginning of Christ's Ministry
+John the Baptist serves as the immediate forerunner of Jesus. His preaching calls people to repentance and prepares them for the coming Messiah.
+Jesus then comes to John and is baptized. Talmage treats the baptism as an important manifestation of divine identity and approval. The Father, Son, and Holy Ghost are presented as distinct participants, reinforcing Talmage's understanding of the Godhead.
+After His baptism, Jesus enters the wilderness and faces temptation. The episode demonstrates that His divine mission does not remove the reality of mortal testing. He must confront temptation and remain faithful to His Father's will.
+From this point, the book follows the development of Jesus' public ministry through Judea and Galilee.
+Jesus the Teacher, Healer, and Servant
+One of the most engaging portions of Jesus the Christ concerns Jesus' ministry among ordinary people. Talmage examines His preaching, miracles, healings, parables, and personal encounters.
+Jesus teaches with an authority that differs from that of conventional religious teachers. He does not simply repeat earlier authorities. He speaks as one possessing inherent spiritual authority.
+The miracles demonstrate several dimensions of His mission. He heals the sick, restores sight, gives strength to the disabled, calms storms, feeds multitudes, casts out evil spirits, and raises the dead. Yet Talmage does not treat miracles as spectacles performed merely to impress crowds. They reveal Christ's compassion as well as His divine power.
+The healing stories repeatedly show Jesus responding to faith. The account of the centurion's servant, for example, becomes a memorable illustration of trust in Christ's authority. Other encounters show Jesus reaching people whom respectable society might overlook.
+Talmage's portrait of Jesus is therefore both majestic and compassionate. Christ possesses extraordinary power, but He uses that power in service to others.
+The Sermon on the Mount and the Nature of Discipleship
+The Sermon on the Mount occupies an important place in the book because it reveals the ethical heart of Jesus' teaching.
+Christ calls His followers toward a righteousness that goes deeper than outward religious performance. The Beatitudes describe qualities such as humility, mercy, purity, peacemaking, and spiritual hunger. Jesus teaches His disciples to pray, forgive, love their enemies, avoid hypocrisy, and place their relationship with God above worldly status.
+Talmage emphasizes that Christianity is not merely a collection of beliefs about Jesus. It is a way of life shaped by His character.
+This idea appears repeatedly throughout the book. Faith must produce obedience, love must become action, and discipleship requires more than admiration for Christ.
+Parables, Miracles, and Growing Opposition
+As Jesus' popularity increases, opposition also becomes stronger. Talmage explores conflicts involving the Sabbath, ritual traditions, religious authority, and the interpretation of scripture.
+The Pharisees' emphasis on external observance becomes a particular point of conflict. Jesus teaches that genuine righteousness begins within the heart. Religious traditions cannot substitute for sincere devotion to God.
+His parables communicate spiritual truths through familiar images: seeds, fields, servants, households, lost things, vineyards, and ordinary human relationships. Talmage sees these stories as teaching about the Kingdom of God, human responsibility, repentance, judgment, mercy, and spiritual readiness.
+At the same time, Jesus' growing influence creates political and religious anxiety. His enemies increasingly seek reasons to condemn Him, while even some followers struggle to understand the full meaning of His mission.
+The Apostles and Peter's Confession
+Jesus eventually selects Twelve Apostles and gives them authority to assist in His work. Their calling demonstrates that His ministry is intended to continue beyond His immediate presence.
+The disciples, however, do not always understand Him. They repeatedly struggle with the meaning of His teachings and with His predictions of suffering and death.
+A turning point comes when Peter declares that Jesus is the Christ. This confession represents a growing recognition of Jesus' true identity. Yet immediately afterward, Jesus begins teaching more openly about His approaching suffering.
+This creates an important tension in Talmage's narrative. The Messiah is indeed King, but His kingship will not be established according to ordinary political expectations. His path leads toward sacrifice.
+The Transfiguration and the Road to Jerusalem
+The Transfiguration offers the disciples a powerful confirmation of Christ's divine status. Jesus is revealed in glory, and the experience strengthens the connection between His earthly ministry and the larger divine plan.
+Eventually Jesus turns decisively toward Jerusalem.
+The final phase of His ministry becomes increasingly solemn. He teaches the Apostles about service, humility, faith, judgment, and preparation for what lies ahead. His arrival in Jerusalem is followed by public teaching in the Temple and increasingly direct confrontation with those who oppose Him.
+Talmage portrays these final days as the culmination of everything that came before them.
+The Last Supper, Betrayal, and Trial
+The Last Supper stands at the emotional center of the story. Jesus gathers His Apostles and prepares them for His departure.
+He teaches them about love, service, remembrance, and the spiritual meaning of His coming sacrifice. The betrayal by Judas follows, leading to Jesus' arrest.
+The trial is presented as a tragic combination of political pressure, religious opposition, and human weakness. Jesus is condemned despite the profound moral and spiritual significance of His life.
+Talmage does not treat the Crucifixion merely as the tragic death of an innocent man. It is the central sacrificial act of Christ's redemptive mission.
+The Atonement and Death of Christ
+The Crucifixion is the point toward which the entire book has been moving.
+Christ willingly submits to suffering and death. His sacrifice addresses the consequences of sin and makes redemption possible. Talmage's discussion of the Atonement is deeply theological, but its purpose remains personal: human beings can be reconciled to God through Christ.
+The death of Jesus is followed by burial, but death does not have the final word.
+Talmage also discusses Christ's ministry in the realm of disembodied spirits, expanding the story beyond the events visible on earth. This becomes another expression of the breadth of His saving mission.
+The Resurrection and Ascension
+The Resurrection transforms the meaning of everything that preceded it.
+For Talmage, the Resurrection is not merely the spiritual survival of Jesus' teachings or influence. Christ literally rises from death. His body and spirit are reunited, and He appears to His followers as the living Lord.
+The Resurrection establishes Christ's victory over death and becomes the foundation for humanity's hope of resurrection.
+Jesus then ascends, but His mission does not end. The Apostles continue preaching, empowered to carry His message to the world.
+The Resurrected Christ and the Larger Christian Story
+One distinctive element of Jesus the Christ is its discussion of Christ's ministry after His resurrection, including His appearance and ministry on the Western Hemisphere as understood in Latter-day Saint scripture.
+Talmage then turns toward the Apostolic Age and the eventual decline of the early Christian Church. The book's account therefore extends beyond the New Testament narrative and examines what Talmage sees as the loss of original authority and doctrine during the long period of apostasy.
+The story finally points forward rather than backward. Christ's work is not finished. His promised return and ultimate reign remain part of the larger Christian hope.
+Overall Meaning of Jesus the Christ
+The deepest message of James E. Talmage's Jesus the Christ is that Jesus cannot be understood adequately by looking only at the three years of His public ministry. Talmage presents Him as the eternal Son, Creator, promised Messiah, mortal teacher, suffering Redeemer, resurrected Lord, and future King.
+The book's strength lies in the way it connects individual Gospel episodes to a larger theological narrative. The healing of a sick person, the Sermon on the Mount, the calling of an Apostle, the raising of Lazarus, the Last Supper, the Crucifixion, and the Resurrection are not isolated events. Each contributes to the revelation of Christ's character and mission.
+For readers searching for a detailed Jesus the Christ summary, a chapter-by-chapter understanding of James E. Talmage's classic, or a study of Christ's life from a Latter-day Saint perspective, the book offers a comprehensive framework. It combines biblical narrative with doctrine, history, prophecy, and theological interpretation. Its approach is devotional rather than neutral: Talmage writes with conviction that Jesus is genuinely divine and that His Atonement and Resurrection are essential to humanity's salvation.
+Ultimately, Jesus the Christ asks readers not simply to know more facts about Jesus but to recognize what His life means. Christ's teachings call people toward faith, repentance, love, humility, service, and obedience. His miracles reveal compassion and divine authority. His suffering reveals self-giving love. His death represents the supreme sacrifice. His Resurrection establishes hope beyond the grave.
+Talmage's final portrait is therefore one of Jesus as both divine and deeply personal: the Messiah who existed before mortality, entered human history, walked among ordinary people, suffered with and for humanity, conquered death, and continues to stand at the center of God's plan for His children. That broad vision explains why Jesus the Christ has remained an influential and enduring work of Latter-day Saint theology since its original publication in 1915.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/338a3dfa-9357-42c8-94b1-c3a68b3ff163.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068854</t>
   </si>
   <si>
-    <t>Discover Jesus the Christ by James E. Talmage. This book is published by General Press in eBook format, ISBN 9789354991332, ASIN B0B3QZ2VKW, under Christian Books and Bibles.</t>
+    <t>Discover Jesus the Christ by James E. Talmage. This book is published by General Press in eBook format, ISBN 9789354991332, ASIN B0B3QZ2VKW, under Christian Books and Bibles, New Testament, Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +806,89 @@
       <c r="F2" s="2">
         <v>9789354991332</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>