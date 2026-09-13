--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,82 +132,187 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Jesus: The Son of Man</t>
   </si>
   <si>
     <t>Kahlil Gibran</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
+  </si>
+  <si>
+    <t>Religious &amp; Inspirational</t>
   </si>
   <si>
     <t>REL012040, REL051000, FIC042090</t>
   </si>
   <si>
     <t>2023-09-05 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Jesus: the Son of Man’, is a spiritually rejuvenating book where Gibran weaves magic through his words and inspires readers with his narrative skill. In this book, Jesus is portrayed through the words of 77 contemporaries who knew him, including enemies and friends like the Syrians, Romans, Jews, Priests, and Poets. Some are based on actual characters from the New Testament, some are created by Gibran. Upon a day in the spring of the year, Jesus stood in the marketplace of Jerusalem and He spoke to the multitudes of the kingdom of heaven. In this fascinating volume, Gibran presents a view of Jesus' life from the perspective of his contemporaries. Regarded as a literary and political rebel, his romantic style was at the heart of the renaissance in modern Arabic literature.
 “Thus spoke Jesus, and unto all the kingdoms of the earth I was blinded, and unto all the cities of walls and towers; and it was in my heart to follow the Master to His kingdom.”
 —Khalil Gibran, Jesus: The Son of Man</t>
   </si>
   <si>
     <t>Born in 1883 in the mountainous village of Bsharri in modern-day Lebanon, then part of the Ottoman Empire, Kahlil Gibran experienced a childhood marked by poverty and a lack of formal education. Seeking a better life, his mother immigrated to the United States in 1895, settling the family in the South End of Boston. It was there that Gibran's innate artistic talents were first recognized by a progressive settlement house, introducing the young immigrant to the local avant-garde art scene and setting him on a lifelong creative path.
 To preserve his cultural heritage, Gibran returned to Lebanon in 1898 for several years of formal schooling. He traveled back to Boston in 1902 amidst a series of severe family tragedies, losing a brother, a sister, and his mother to illness in rapid succession. Despite his profound grief, he began to establish himself as both a painter and an Arabic-language writer. His trajectory shifted significantly when he met Mary Haskell, a school headmistress who became his lifelong benefactor, funding his art studies in Paris and heavily editing his later English writings.
 Relocating to New York City in 1911, Gibran immersed himself in the local literary community and began to transition from writing exclusively in Arabic to publishing in English. His unique synthesis of Eastern mysticism, romanticism, and Western literary styles culminated in his 1923 masterpiece, The Prophet. This brief but deeply moving collection of poetic essays, exploring universal human themes such as love, joy, sorrow, and work, resonated profoundly with readers. Although it initially received a lukewarm reception from critics, it quickly found massive word-of-mouth success.
 Over the following decades, The Prophet achieved phenomenal international popularity, cementing Gibran as one of the best-selling poets in history. He spent his final years continuing to write and paint, though he struggled with declining health and severe alcoholism. Gibran died in New York in 1931 at the age of forty-eight from cirrhosis of the liver and tuberculosis. Fulfilling his final wishes, his remains were returned to his hometown in Lebanon, where he is celebrated as a national hero and an enduring symbol of spiritual and literary bridge-building between the East and West.</t>
   </si>
   <si>
+    <t>Kahlil Gibran’s Jesus: The Son of Man: His Words and His Deeds as Told and Recorded by Those Who Knew Him is not a conventional biography of Jesus Christ. Published in 1928, it presents the life and character of Jesus through a remarkable collection of imagined testimonies from people who supposedly encountered him—disciples, family members, religious leaders, officials, ordinary people, admirers, skeptics, and enemies. The original book contains 77 such voices, creating what is best understood as a literary mosaic rather than a chronological Gospel narrative.
+Gibran, best known for The Prophet, approaches Jesus as a poet, mystic, and literary artist. His purpose is not to reproduce the biblical account word for word or provide a systematic Christian theology. Instead, he tries to recover the living human presence of Jesus: the teacher who walked through Galilee, spoke to the poor, challenged religious hypocrisy, welcomed outsiders, healed the suffering, inspired intense devotion, and frightened people who believed their power was threatened. The result is a deeply imaginative and spiritual portrait of Jesus that emphasizes his humanity, strength, compassion, freedom, and universal appeal.
+A Portrait Built from Many Voices
+The most important thing to understand about Jesus: The Son of Man is its unusual structure. Gibran does not tell the story from a single narrator's perspective. Instead, each short section gives the reader another witness.
+James the son of Zebedee speaks about the kingdoms of the world. Anna, the mother of Mary, reflects on Jesus' birth. Mary Magdalene remembers meeting him. Simon Peter recalls his calling. Caiaphas represents religious opposition. Matthew speaks about the Sermon on the Mount. John reflects on the different names given to Jesus. Joseph of Arimathea remembers his teachings and his final days. Other voices include Roman and Jewish figures, merchants, physicians, philosophers, women, disciples, and ordinary observers.
+This structure is more than an artistic experiment. It allows Gibran to show that Jesus means different things to different people. To one person he is a healer; to another, a dangerous revolutionary; to another, a prophet; to another, a friend; and to still another, a mystery that cannot be adequately explained.
+The contradictions between the witnesses are important. Gibran does not try to make everyone agree. Instead, the different perspectives gradually create a larger image of Jesus. The reader comes to understand that no single observer can completely contain the meaning of such a figure.
+Jesus as a Living, Human Presence
+Gibran is particularly interested in presenting Jesus as a living human personality rather than as a distant religious icon.
+His Jesus is compassionate, but he is not weak. He is gentle toward suffering people, yet forceful when confronting hypocrisy and injustice. He can speak with tenderness to a child and with fierce authority to those who misuse religion.
+This distinction is central to Gibran's interpretation. He resists the idea that Jesus' humility means passivity. Several voices emphasize his strength, courage, and commanding personality. Nathaniel, for example, challenges the tendency to imagine Jesus merely as a helpless or submissive figure. In Gibran's portrait, Jesus possesses an inner power that does not depend upon weapons, political office, wealth, or social authority.
+His strength comes from spiritual freedom.
+The Birth of Jesus and the Mystery of His Identity
+The early sections turn toward the birth and childhood of Jesus. Anna's perspective allows Gibran to approach the Nativity through wonder and human emotion rather than theological exposition.
+The birth of Jesus is surrounded by mystery. People struggle to understand why this child should attract unusual attention and devotion. Gibran is less concerned with constructing a doctrinal argument than with conveying the sense that something extraordinary has entered the world.
+This becomes one of the book's recurring ideas: Jesus is always larger than the explanations people attempt to give him.
+Some recognize him immediately. Others misunderstand him. Some love him. Others fear him. Some worship him, while others dismiss him as a magician or troublemaker.
+The disagreement itself becomes part of the portrait.
+Jesus the Teacher
+Gibran's Jesus is above all a teacher of spiritual freedom.
+He speaks about God, love, truth, forgiveness, the Kingdom of Heaven, human relationships, and the inner life. Yet his teachings are rarely presented as dry theological propositions. They emerge through images drawn from nature and ordinary experience.
+Gibran's own poetic style strongly shapes these passages. Fields, rivers, birds, flowers, sunlight, seeds, mountains, bread, and water become spiritual symbols. The natural world is not merely scenery. It becomes a language through which Jesus expresses truths about the soul.
+The Kingdom of Heaven is therefore not presented simply as a distant place. It is connected with an inward transformation—a way of seeing and living in which love, truth, compassion, and spiritual awareness become central.
+The Sermon on the Mount
+Matthew's account of the Sermon on the Mount is among the book's most significant sections.
+Here Jesus challenges conventional ideas of righteousness. External religious observance is not enough. True goodness must arise from the heart.
+The blessed are not necessarily the powerful, wealthy, or socially respected. The humble, merciful, pure in heart, peacemakers, and those who hunger for righteousness are given special importance.
+Jesus also teaches forgiveness rather than revenge and reconciliation rather than ritual formalism. The spiritual life cannot be separated from one's treatment of other people.
+This section captures one of Gibran's strongest themes: religion becomes meaningful only when it transforms human character.
+A person may possess religious authority and still lack love. Someone considered sinful or socially insignificant may possess extraordinary spiritual beauty. Jesus repeatedly overturns conventional measurements of worth.
+Compassion for the Outcast
+Throughout the book, Jesus is drawn toward people whom respectable society tends to reject.
+Women, sinners, publicans, the poor, the sick, and people burdened by social judgment find a different kind of welcome in him.
+The story of the woman accused of adultery becomes particularly important. Jesus refuses to participate in a culture of condemnation. Instead of allowing religious authority to become an instrument of humiliation, he redirects attention toward the moral condition of the accusers themselves.
+Gibran uses such episodes to emphasize the difference between judgment and understanding.
+Jesus does not deny wrongdoing, but neither does he reduce a person to the worst thing that person has done. His compassion creates the possibility of transformation.
+This is one of the reasons Mary Magdalene becomes such an important voice in the book. Her relationship to Jesus represents the possibility of being seen beyond one's reputation and past.
+Jesus and Hypocrisy
+If compassion is one side of Gibran's Jesus, his hatred of hypocrisy is the other.
+Luke's account emphasizes how strongly Jesus reacts to people who use religion as a disguise for selfishness, pride, or cruelty. Gibran's Jesus is far more tolerant of sincere weakness than of deliberate dishonesty.
+A sinner who recognizes his or her failure can change. A hypocrite, however, may refuse to recognize the need for change while pretending to be righteous.
+This distinction gives the book much of its moral force. Gibran is not simply criticizing ancient religious leaders. He is exposing a universal human temptation: using morality, religion, respectability, or social status to conceal one's own shortcomings.
+The conflict between Jesus and the Pharisees therefore becomes symbolic of a larger conflict between inner truth and outward appearance.
+Jesus and the Religious Authorities
+Caiaphas and other hostile voices provide an essential counterpoint to the disciples.
+From their perspective, Jesus is dangerous.
+He challenges established interpretations of religious law, attracts crowds, associates with people outside accepted social boundaries, and speaks with an authority that does not depend upon official approval.
+Gibran does not portray opposition as arising solely from ignorance. Religious and political authorities have institutions to protect, reputations to maintain, and systems of power to preserve.
+Jesus represents a threat because he cannot easily be controlled.
+His message places conscience above convention and spiritual truth above institutional prestige. This makes him liberating to some people and frightening to others.
+Jesus and His Disciples
+The disciples' testimonies reveal another side of Jesus: the intimate relationship between teacher and follower.
+Peter, Andrew, John, James, Matthew, Nathaniel, and others remember moments when Jesus changed the direction of their lives.
+Following him is not portrayed as a simple decision to accept a doctrine. It is an invitation to become different people.
+The disciples often misunderstand Jesus. Their expectations are shaped by ordinary ideas of power, leadership, and political freedom. Yet Jesus repeatedly directs them toward a kingdom based not on domination but on spiritual transformation.
+Their memories therefore contain both admiration and confusion.
+This makes the disciples feel human. They are not presented as perfect followers who understood everything immediately. They are people gradually discovering the meaning of the man they have chosen to follow.
+Mary Magdalene and the Personal Jesus
+Mary Magdalene's presence gives the book some of its most emotionally intimate moments.
+Through her perspective, Jesus becomes more than a public teacher. He becomes someone whose presence can transform an individual's inner world.
+Gibran's portrayal emphasizes dignity rather than scandal. Jesus sees beyond the labels society places upon people. His relationship with those considered morally or socially unacceptable reveals his ability to recognize a person's deeper humanity.
+For Gibran, this is part of the radical nature of Jesus' love. It does not depend upon social respectability.
+Judas and the Tragedy of Misunderstanding
+One of the most striking features of Gibran's interpretation is his treatment of Judas.
+Rather than presenting Judas simply as a one-dimensional villain, Gibran explores the possibility that Judas misunderstood Jesus' mission. Judas may have expected a more political or nationalistic Messiah—a leader who would confront Roman power and restore earthly independence.
+Jesus, however, refuses to become the political king people expect.
+This creates a tragic gulf between expectation and reality. Judas's failure to understand Jesus becomes a warning about the danger of forcing a spiritual figure into the shape of one's own ambitions.
+In Gibran's hands, betrayal becomes not merely a story about greed but also about disappointed expectations, political longing, and the human tendency to demand that truth conform to our desires. This sympathetic treatment of Judas is one of the book's more unconventional literary choices.
+Jesus as Healer and Master Physician
+Philemon, a Greek apothecary, reflects on Jesus as a healer.
+The healing miracles are important not simply because they demonstrate supernatural power but because they reveal Jesus' relationship with suffering.
+He does not stand above human pain as a detached observer. He enters people's suffering and responds to them personally.
+Gibran's poetic imagination turns healing into a broader spiritual metaphor. Physical restoration points toward the healing of the human heart, while compassion becomes a form of medicine.
+Jesus therefore appears as a physician of both body and soul.
+Jesus, Nature, and Spiritual Unity
+Another major theme is the relationship between Jesus and nature.
+Gibran's language repeatedly connects spiritual truth with mountains, flowers, rivers, birds, fields, wind, and sunlight. This reflects his own mystical sensibility.
+Jesus teaches people to look at creation differently. Nature becomes evidence of divine generosity and an invitation to trust.
+The spiritual life is not isolated from the physical world. Human beings belong to a larger unity in which love, life, and creation are interconnected.
+This universal vision helps explain why Gibran's Jesus can appeal beyond a narrowly sectarian audience.
+The Cross and the Meaning of Sacrifice
+As the narrative approaches Jerusalem and the Crucifixion, the various voices begin to converge around the tragedy of Jesus' death.
+The authorities see an enemy being eliminated. The disciples see their beloved teacher suffering. Others see a condemned man. Still others sense that something much larger is taking place.
+Gibran does not turn the Crucifixion into a systematic theological explanation of atonement. Instead, he emphasizes the emotional and spiritual meaning of sacrifice.
+Jesus remains faithful to his message even when that faithfulness leads to suffering and death.
+The Cross therefore becomes a symbol of the cost of living according to truth and love in a world governed by fear, violence, pride, and power.
+The Enduring Christ
+The final impression of Jesus: The Son of Man is that Jesus cannot be confined to one historical interpretation.
+He belongs to the people who loved him, hated him, misunderstood him, followed him, betrayed him, and remembered him.
+Gibran's Jesus is simultaneously teacher, healer, prophet, mystic, friend, rebel against hypocrisy, lover of humanity, and spiritual presence.
+The book's title is significant. By calling him the “Son of Man,” Gibran emphasizes Jesus' connection with ordinary human life. He walks among people, experiences rejection, knows friendship, faces betrayal, and suffers. His greatness does not make him less human; instead, his humanity becomes one of the ways through which his spiritual greatness is revealed.
+Overall Meaning of Jesus: The Son of Man
+For readers searching for a detailed Jesus: The Son of Man summary, Kahlil Gibran's book is best understood as a poetic, mystical, fictionalized portrait of Jesus rather than a conventional historical biography or formal work of Christian theology. Its original 1928 subtitle—His Words and His Deeds as Told and Recorded by Those Who Knew Him—captures its distinctive method.
+Gibran's central insight is that Jesus becomes most vivid when seen through the people whose lives he touched. The believer sees a Savior. The disciple sees a master. The suffering person sees a healer. The outcast sees acceptance. The hypocrite sees an uncomfortable accuser. The political authority sees a threat. The philosopher sees a spiritual mystery.
+Together, these voices form a portrait far more complex than a single biography could provide.
+The book ultimately asks readers to look beyond religious labels and encounter the moral and spiritual force of Jesus' character. Its Jesus calls people toward love instead of hatred, forgiveness instead of revenge, truth instead of hypocrisy, compassion instead of condemnation, and inner freedom instead of bondage to social convention.
+That is why Gibran's work remains distinctive. It does not attempt to settle every theological question about Christ. Instead, it invites readers to experience Jesus as a living presence whose words continue to challenge human pride and awaken human compassion. Through its lyrical prose, many-sided narration, and deeply human treatment of biblical figures, Jesus: The Son of Man becomes both a literary meditation on Christ and a broader reflection on what it means to live with love, courage, truth, and spiritual freedom.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/22af0cdc-1671-47b0-ad34-162c3f80a96a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067822</t>
   </si>
   <si>
-    <t>Discover Jesus: The Son of Man by Kahlil Gibran. This book is published by General Press in Paperback format, ISBN 9789354995972, ASIN 9354995977, under Christian Books and Bibles.</t>
+    <t>Discover Jesus: The Son of Man by Kahlil Gibran. This book is published by General Press in Paperback format, ISBN 9789354995972, ASIN 9354995977, under Christian Books and Bibles, Christianity, Religious and Inspirational.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -725,85 +830,91 @@
       </c>
       <c r="G2" s="2">
         <v>9354995977</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>208</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>295.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>