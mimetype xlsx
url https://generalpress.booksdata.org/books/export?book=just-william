--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -129,66 +129,76 @@
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Just William</t>
   </si>
   <si>
     <t>Richmal Crompton</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDPVYSZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
+  </si>
+  <si>
+    <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV019000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>Richmal Crompton was a popular English writer best known for a series of novels beginning with ‘Just William’. They have since been turned into popular plays and even films.
 In Richmal Compton's Just William the Outlaws plan a day of non-stop adventure. The only problem is that William is meant to be babysitting. But William won't let that stop him from having fun with his gang—he'll just bring the baby along! There is only one William. This tousle-headed, snub-nosed, hearty, loveable imp of mischief has been harassing his unfortunate family and delighting his hundreds of thousands of admirers since 1922. This delightful children's classic will bring the antics of the mischievous William Brown to a new generation of children.</t>
+  </si>
+  <si>
+    <t>Richmal Crompton (1890–1969) was a beloved English author and educator best known for creating the unforgettable character William Brown in the Just William series. Through her witty storytelling and keen understanding of childhood, she became one of the most popular writers of children's fiction in the twentieth century. Her books, filled with humor, warmth, and lively adventures, have entertained generations of readers and remain classics of English literature.
+She was born Richmal Crompton Lamburn on November 15, 1890, in Bury, Lancashire, England. Her father was a schoolmaster, and from an early age she developed a love of reading, writing, and learning. She studied at Royal Holloway College, University of London, and later earned a degree in Classics from the University of London. After completing her education, she became a schoolteacher, a profession that gave her valuable insight into the thoughts, behavior, and imagination of young people.
+Crompton began writing while continuing her teaching career. She initially wrote stories and articles for magazines, displaying a natural gift for humor and sharp observation. In 1922, she introduced readers to William Brown, an energetic, mischievous eleven-year-old boy whose well-intentioned adventures often ended in comic chaos. The first Just William collection was an immediate success, and William quickly became one of the most recognizable characters in British children's literature.
+Over the following decades, Crompton wrote thirty-eight Just William books along with numerous short stories and several novels for adults. Her stories captured the innocence, curiosity, and boundless energy of childhood while gently satirizing adult society. Although she contracted polio as an adult and later relied on a wheelchair for mobility, she continued writing with remarkable dedication and creativity throughout her life.
+Richmal Crompton died on January 11, 1969, in Farnborough, Kent. Her literary legacy remains exceptionally strong, with the Just William books continuing to be published, adapted for radio, television, theatre, and film. Today, she is remembered as one of Britain's finest children's authors. Her timeless humor, memorable characters, and affectionate portrayal of childhood continue to delight readers of all ages, ensuring that William Brown's adventures remain as entertaining today as they were a century ago.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/671b3b53-ff02-42b6-b4b9-313708a01ed1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069149</t>
   </si>
   <si>
     <t>Discover Just William by Richmal Crompton. This book is published by General Press in eBook format, ISBN 9789354996818, ASIN B0BWDPVYSZ, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,85 +724,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354996818</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>