--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -157,50 +157,72 @@
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Drama</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>DRA003000</t>
   </si>
   <si>
     <t>Justice is a powerful play written by John Galsworthy and first performed and published in 1910. Galsworthy, an English novelist and playwright who later won the Nobel Prize in Literature in 1932, was known for his deep concern with social injustice and moral reform. Through his works, he exposed the flaws of British society, particularly the rigid class system and the cruelty of its legal and penal institutions.
 In Justice, Galsworthy delivers a sharp critique of the British judicial and prison system, using drama to highlight the human cost of cold, bureaucratic laws. The play centers on William Falder, a young clerk who commits forgery in a desperate attempt to help the woman he loves escape an abusive marriage. Although his crime stems from compassion rather than greed, the legal system treats him with mechanical severity. Falder’s trial, conviction, and subsequent imprisonment reveal the harshness and moral blindness of a justice system more concerned with procedure than with mercy.
 The play unfolds in four acts, moving from the office where the forgery occurs to the courtroom, the prison, and finally, the tragedy of Falder’s psychological collapse. Through realistic dialogue and emotional restraint, Galsworthy exposes how institutions designed to uphold justice often destroy individual lives. His portrayal of prison conditions, drawn from careful observation, shocked contemporary audiences and led to public debate about penal reform.
 Justice is not merely a courtroom drama but a moral inquiry into the nature of right and wrong, punishment and compassion. It asks whether society’s laws truly serve humanity or merely preserve authority.
 Profoundly humane and socially engaged, Justice remains one of Galsworthy’s most significant works — a timeless call for empathy and reform that helped awaken early 20th-century England to the need for a more compassionate system of justice.</t>
   </si>
   <si>
     <t>John Galsworthy was an acclaimed English novelist and playwright, best known for his keen social observations and moral sensitivity. He was born on August 14, 1867, in Kingston Hill, Surrey, England, into a wealthy family. Educated at Harrow and New College, Oxford, Galsworthy initially studied law but soon turned to writing, driven by a desire to expose social injustices and explore human relationships with compassion and realism.
 In his early literary career, Galsworthy published several novels and short stories, but his fame grew with his plays that tackled moral and social issues. One of his most significant works, “Justice” (1910), denounced the cruelty of the British prison system and contributed to reforms in penal policy. His other plays, such as Strife (1909) and The Silver Box (1906), similarly explored class conflict and inequality.
 Galsworthy’s greatest achievement came with The Forsyte Saga (1906–1921), a sweeping series of novels chronicling the changing values of upper-middle-class England. For his literary contributions, he received the Nobel Prize in Literature in 1932.
 Throughout his life, Galsworthy championed social reform and humane values through his writing. He died on January 31, 1933, in London, leaving a legacy of empathy, integrity, and enduring literary artistry.</t>
+  </si>
+  <si>
+    <t>Justice, first performed in 1910, is one of John Galsworthy’s most influential social dramas. Rather than telling a story of heroes and villains, the play examines how an ordinary individual can be destroyed by an unforgiving legal system. Through the tragic life of a young law clerk named William Falder, Galsworthy explores themes of justice, mercy, poverty, love, punishment, social responsibility, and the limitations of the law. The play asks a timeless question: Is true justice achieved simply by enforcing laws, or must compassion and understanding also play a role?
+The story begins in the respectable London office of the law firm James and Walter How, where William Falder works as a junior clerk. Falder is quiet, intelligent, and conscientious, though somewhat nervous by nature. He has fallen deeply in love with Ruth Honeywill, a married woman who lives in constant fear because of her abusive husband. Ruth desperately wants to escape her violent marriage and build a peaceful life with Falder. Their relationship is based not on scandal or selfishness but on mutual affection and a shared desire for safety and happiness.
+However, the strict social and legal conventions of the time make their hopes nearly impossible to realize. Divorce is difficult to obtain, especially for women trapped in abusive marriages. Ruth feels imprisoned by circumstances beyond her control, while Falder becomes increasingly desperate as he watches the woman he loves continue to suffer.
+Driven by panic rather than greed, Falder commits a single criminal act. He alters the amount written on a cheque entrusted to him by his employers, changing it from a small sum into a much larger one. His intention is not to become wealthy but to obtain enough money for himself and Ruth to escape and begin a new life elsewhere. In his emotional turmoil, he convinces himself that this illegal act is the only path to freedom.
+The forgery is quickly discovered. Although the financial loss is relatively minor and the motive is rooted in compassion rather than personal luxury, the law treats the offense as a serious crime. Falder is arrested and brought to trial.
+The courtroom scenes form the emotional center of the play. Galsworthy carefully avoids portraying Falder as either completely innocent or thoroughly guilty. The facts of the crime are undeniable, yet the circumstances surrounding it reveal a young man acting under overwhelming emotional pressure. His lawyer argues that Falder's mental state at the time of the forgery was one of temporary emotional collapse rather than deliberate criminal intent.
+Despite these arguments, the legal process focuses primarily on the act itself rather than the human circumstances behind it. The prosecution emphasizes the importance of protecting property and maintaining public confidence in the legal system. Compassion receives little consideration. Falder is convicted and sentenced to imprisonment with hard labor.
+At this point, the play shifts its focus from the crime itself to the devastating consequences of punishment. Galsworthy argues that imprisonment often damages individuals far more deeply than society realizes. Prison is presented not merely as a place of confinement but as an institution that gradually strips people of dignity, hope, confidence, and identity.
+Falder's time in prison is psychologically devastating. He endures prolonged isolation, strict discipline, constant surveillance, and emotional loneliness. These conditions slowly break his spirit. The audience never sees dramatic scenes of physical violence inside the prison; instead, Galsworthy emphasizes the quieter but equally destructive effects of institutional life. The greatest suffering comes from the erosion of self-respect and the growing belief that society has permanently rejected him.
+Through Falder's experience, Galsworthy criticizes a justice system that focuses almost exclusively on punishment while paying little attention to rehabilitation or redemption. The play suggests that prisons may transform ordinary offenders into broken individuals who struggle to rebuild their lives after release.
+Meanwhile, Ruth continues to suffer outside prison. She remains trapped in poverty and instability while waiting faithfully for Falder's return. Her loyalty demonstrates the depth of their relationship, yet she too becomes a victim of the rigid social structures surrounding them. Her suffering reminds the audience that punishment rarely affects only the convicted individual; families and loved ones often bear heavy emotional burdens as well.
+After serving his sentence, Falder is released from prison. Instead of finding freedom, however, he discovers that life has become even more difficult. A criminal record follows him everywhere. Employers refuse to hire him once they learn of his past, no matter how sincere his efforts to reform. Every attempt to begin again ends in rejection.
+This struggle forms one of the play's strongest criticisms of society. Galsworthy argues that if people are denied opportunities after completing their punishment, they are effectively sentenced for life. Society expects former prisoners to become honest citizens while simultaneously closing every respectable path available to them.
+Some individuals attempt to help Falder. Mr. Walter How, one of his former employers, shows sympathy and believes that compassion should accompany justice. He recognizes that Falder made a terrible mistake but also understands that the young man deserves another chance. Others, however, insist that strict principles must be maintained regardless of individual circumstances. These conflicting attitudes reflect the broader debate between legal justice and human mercy.
+Unable to find stable work and desperate to survive, Falder eventually violates the conditions placed upon him after release. Although his new offense is relatively minor compared to his earlier crime, it places him once again in danger of returning to prison. The authorities view his actions as proof that he cannot be trusted, while Galsworthy presents them as the predictable result of a society unwilling to forgive.
+The final scenes are deeply tragic. Faced with the certainty of another imprisonment and overwhelmed by despair, Falder realizes that every avenue toward a normal life has been closed. His emotional strength, already shattered by prison and repeated rejection, finally collapses. In a desperate attempt to escape recapture, he falls to his death.
+Falder's death is not portrayed as an act of cowardice but as the heartbreaking consequence of a system that leaves no room for hope. The tragedy forces everyone around him to confront uncomfortable questions about responsibility. Was Falder destroyed solely by his own mistake, or did society itself contribute to his downfall by refusing to balance justice with compassion?
+Throughout Justice, Galsworthy avoids offering simple solutions. He does not argue that laws should disappear or that crimes should go unpunished. Instead, he urges readers and audiences to recognize that justice without humanity can become another form of injustice. Every legal decision affects real people whose lives are shaped by circumstances, emotions, poverty, and personal struggles that laws alone cannot fully measure.
+The play also highlights the importance of mercy, rehabilitation, and second chances. Galsworthy suggests that the true purpose of justice should not merely be to punish wrongdoing but to help individuals return to society as better people. A legal system that destroys hope ultimately weakens both individuals and the community it seeks to protect.
+Ultimately, Justice is far more than a courtroom drama. It is a powerful examination of conscience, compassion, and the responsibilities of a civilized society. Through the tragic story of William Falder, John Galsworthy challenges readers to consider whether fairness can ever exist without empathy. More than a century after its publication, the play continues to resonate because its central question remains deeply relevant: justice is most meaningful not when it simply enforces the law, but when it also recognizes the humanity of those who stand before it.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0795d6b5-6e25-4580-b968-0131d0cd68ce.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069237</t>
   </si>
   <si>
     <t>Discover Justice by John Galsworthy. This book is published by General Press in eBook format, ISBN 9789388843621, ASIN B0G19FFBP6, under Literature and Fiction, Drama, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,66 +769,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>