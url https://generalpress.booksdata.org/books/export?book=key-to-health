--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>Mahatma Gandhi</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08RSLLM3D</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Health, Fitness &amp; Dieting</t>
   </si>
   <si>
     <t>Health</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>HEA010000, HEA000000</t>
   </si>
   <si>
     <t>2020-12-18 00:00:00</t>
   </si>
   <si>
     <t>Mahatma Gandhi led a disciplined life and in this book he has discussed in detail the meaning of health, how to live a healthy life and has also suggested some simple treatments for common ailments. Mahatma Gandhi shares his timeless ideas on maintaining good health without having to resort to doctors or medicines. As he elaborates, this is possible by utilizing nature's elements such as fresh air, pure water, natural foods and following common-sense principles in the matters of diet, exercise and sleep. Originally written in Gujarati and translated into English, Gandhi wrote this book when he was incarcerated in the Aga Khan Palace, Poona, during 1942-44. Seven decades have passed since this book was written, but it continues to be relevant and applicable even today.
 ABOUT THE AUTHOR:
 Mohandas Karamchand Gandhi, was the prominent figure in the freedom struggle in India from the British rule. He is also known as the 'The Father of the Nation', in India.
 The author has written a number of books and some of them include Character &amp; Nation Building, India of My Dreams, and All Men are Brothers.
 The author was born on the 2nd of October, 1869, in Porbandar, Gujarat. In the year 1942, he played a key role in launching the Quit India movement, which was intended at forcing the British to leave the nation. As a result of launching this movement, he was thrown in prison and remained there for several years, due to other political offenses allegedly committed by him. At all times, he practised satyagraha, which is the teaching of non-violence. As the British rule ended, he was saddened by India's partition, and tried his best to bring peace among the Sikhs and Muslims. On the 30th of January, 1948, Mahatma Gandhi was shot dead by a Hindu nationalist, for allegedly being highly concerned about the nation's Muslim population.</t>
   </si>
   <si>
     <t>Born in 1869 in the coastal town of Porbandar, India, Mohandas Karamchand Gandhi was raised in a devout Hindu family heavily influenced by Jain pacifist teachings. After completing his early education in India, he traveled to London in 1888 to study law and jurisprudence. Upon passing the bar, he briefly attempted to establish a legal practice in Bombay before accepting a fateful year-long contract to work in South Africa in 1893.
 Instead of a brief stint, Gandhi spent over two decades in South Africa, where he faced severe, systemic racial discrimination. These experiences fundamentally transformed him from a shy lawyer into a resilient civil rights activist. It was here that he first developed and implemented Satyagraha, his defining philosophy of nonviolent civil disobedience, successfully mobilizing the Indian expatriate community to protest oppressive colonial laws.
 Returning to India in 1915, Gandhi brought his formidable organizing skills and moral authority to the Indian independence movement. Assuming leadership of the Indian National Congress, the "Mahatma" (Great Soul) orchestrated massive nationwide campaigns against British colonial rule, including the famous Salt March of 1930 and the "Quit India" movement of 1942. His methods relied entirely on peaceful non-cooperation, boycotts, and fasting, which continually captured the world's attention.
 Throughout his life of activism, Gandhi was also a remarkably prolific writer and journalist. He founded and edited several influential newspapers, using them to advocate for social reforms, religious harmony, and the eradication of untouchability. His most enduring literary contribution is his deeply introspective autobiography, The Story of My Experiments with Truth, which detailed his lifelong pursuit of spiritual purity, dietary discipline, and the profound moral convictions that guided his political vision.
 Though India finally achieved independence in 1947, the violent partition of the subcontinent into India and Pakistan left Gandhi deeply sorrowful. While tirelessly working to quell Hindu-Muslim communal violence, he was assassinated by a Hindu nationalist in January 1948 at the age of seventy-eight. He left behind an unparalleled legacy as the father of modern India and a global icon of peaceful resistance.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/23001ca1-6dfe-4446-b1be-73310136c1a1.webp</t>
   </si>
   <si>
@@ -732,82 +735,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>