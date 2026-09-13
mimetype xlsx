--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,158 @@
     <t>Keys to the Deeper Life</t>
   </si>
   <si>
     <t>A.W. Tozer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HKY3LXP</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
+  </si>
+  <si>
+    <t>Prayer</t>
   </si>
   <si>
     <t>REL012040, REL023000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
     <t>‘Keys to the Deeper Life’ contains four of AW Tozer’s best-known essays and editorials. He rigorously examines many of the failings and foibles of his day. Although most were written more than three decades ago, the insights they offer are as fresh and thought-provoking as the day they were published. Essays include, "No Revival Without Reformation," "The Deeper Life, What is it?" "Gifts of the Spirit; Are They For Us Today," and "How to be Filled with the Holy Spirit."
 AW Tozer has a unique way of helping the seeking person to desire to draw deeper from the well of Christ and submit self in the process. Although never considered to be a popular speaker nor prolific writer, AW Tozer's audiences did appreciate what he had to say, and he was probably the most widely read Christian writer of his time. This is meat to sink your spiritual teeth into. Tozer’s writings will show you the way to satisfy your spiritual hunger.</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer (1897–1963) was an influential American Christian pastor, author, and spiritual mentor whose profound theological insights continue to resonate worldwide. Born into poverty in rural western Pennsylvania, Tozer was entirely self-educated, never attending high school or a theological seminary. In 1915, after hearing a street preacher in Akron, Ohio, he committed his life to Christianity, igniting a relentless, lifelong pursuit of God.
 Despite his lack of formal training, Tozer began a 44-year ministry in 1919 as a pastor with the Christian and Missionary Alliance (C&amp;MA). He spent three decades leading the Southside Alliance Church in Chicago, where his uncompromising, prophetic preaching drew thousands. In 1950, he expanded his influence by becoming the editor of The Alliance Weekly.
 Tozer is best remembered for his enduring literary classics, most notably The Pursuit of God and The Knowledge of the Holy. These works emphasize the absolute majesty of God and the necessity of a deeply contemplative spiritual life. Often referred to as a "20th-century prophet," Tozer lived a remarkably simple lifestyle, giving away much of his book royalties and prioritizing prayer over material wealth. His legacy endures through his writings, which continue to challenge readers to seek a genuine, intimate relationship with the Divine.</t>
   </si>
   <si>
+    <t>Keys to the Deeper Life by A. W. Tozer is a Christian devotional and spiritual-growth work centered on one of Tozer’s most important convictions: genuine Christianity is not merely about accepting a set of beliefs or maintaining an outward religious routine. It is about entering into a deeper, more conscious relationship with God. Through direct, challenging, and spiritually searching reflections, Tozer calls Christians away from superficial faith and toward wholehearted devotion, prayer, holiness, surrender, and intimate fellowship with God.
+Tozer’s writing is known for its simplicity and intensity. He does not treat spiritual growth as a complicated theological system. Instead, he repeatedly returns to fundamental questions: How seriously do we seek God? What occupies the center of our lives? Are we satisfied with religious activity, or do we actually desire God Himself? What prevents a believer from experiencing the fullness of spiritual life? In Keys to the Deeper Life, these questions become an invitation to examine the heart and rediscover the living reality of Christian faith.
+The Search for a Deeper Christian Life
+The central message of the book is that there is more to Christian life than outward participation in religion. A person may attend church, read Scripture, pray occasionally, and identify as a Christian while remaining spiritually shallow. Tozer is concerned with the difference between religious profession and spiritual reality.
+For him, the deeper life begins when a believer becomes dissatisfied with a merely external faith. Christianity should not be reduced to Sunday worship, religious language, or intellectual agreement with Christian doctrines. The believer is called to know God personally, love Him deeply, obey Him sincerely, and allow Him to transform the whole character.
+This does not mean searching for a mysterious or exclusive spiritual experience. Rather, Tozer emphasizes a return to the heart of biblical Christianity. The deeper life is a life in which God is no longer an addition to everything else. God becomes the center around which everything else is organized.
+That change of center is crucial. A person who genuinely seeks God begins to evaluate ambitions, possessions, relationships, habits, fears, and priorities differently. Spiritual growth therefore affects everyday life rather than remaining confined to private religious moments.
+Knowing God Rather Than Merely Knowing About Him
+One of Tozer’s recurring concerns is the difference between knowing facts about God and actually knowing God. A Christian can acquire considerable biblical knowledge without becoming more intimate with the God described in Scripture.
+Tozer does not dismiss knowledge. He believes truth is essential. But truth should lead to worship, obedience, and fellowship. If knowledge merely makes someone more religiously informed without making that person more humble, loving, prayerful, and obedient, something important has been missed.
+This emphasis makes the book especially relevant to readers who feel spiritually empty despite being familiar with Christianity. Tozer suggests that the answer is not necessarily more information. Sometimes the deeper need is a renewed hunger for God Himself.
+The deeper Christian life therefore involves the whole person—mind, heart, will, and daily conduct. It is not simply an intellectual pursuit.
+The Necessity of Surrender
+A major key to spiritual depth is surrender. Tozer challenges the instinct to remain in control of one's life while asking God to bless personal plans.
+True surrender means allowing God to have authority over the areas believers naturally want to control. It involves ambitions, possessions, reputation, relationships, comfort, and future plans. This kind of surrender can be uncomfortable because it requires trust.
+Tozer recognizes that people often want God without wanting to give Him complete authority. They may desire His protection, blessings, forgiveness, and guidance while continuing to reserve certain parts of life for themselves.
+The deeper life reverses this arrangement.
+Instead of asking, “How can God help me accomplish what I want?” the believer begins asking, “What does God want from me?” That shift from self-centeredness to God-centeredness is one of the most important spiritual movements in Tozer’s teaching.
+Surrender is therefore not passive resignation. It is an active willingness to trust God and obey Him.
+Prayer as Communion With God
+Prayer occupies an important place in Tozer’s understanding of spiritual maturity. He does not treat prayer simply as a method for requesting things from God. Prayer is fundamentally about fellowship.
+Many Christians approach prayer primarily when they need help. Tozer encourages something deeper: seeking God because He is worthy of being sought.
+This changes the purpose of prayer. Instead of becoming merely a list of requests, prayer can become a place of worship, confession, listening, surrender, thanksgiving, and intimate communion.
+Tozer's approach also challenges hurried spirituality. A busy religious life can still be spiritually empty if a person never creates space to seek God sincerely. The deeper life requires deliberate attention.
+The believer must learn to become quiet before God, examine the heart, confess sin, meditate on Scripture, and cultivate awareness of God's presence.
+The Importance of Holiness
+Tozer strongly connects spiritual depth with holiness. The deeper life cannot be separated from the transformation of character.
+Holiness is not presented simply as following an external list of religious rules. It means belonging to God in such a way that one's thoughts, desires, decisions, and behavior increasingly reflect His character.
+This requires confronting sin honestly.
+Tozer does not encourage Christians to excuse destructive habits by calling them weaknesses or imperfections. Spiritual growth requires repentance and a willingness to allow God to expose what needs to change.
+At the same time, holiness is not merely negative. It is not only about avoiding wrongdoing. It involves becoming increasingly loving, truthful, humble, pure, patient, obedient, and compassionate.
+A deeper relationship with God should produce a changed life.
+The Danger of Religious Formalism
+One of Tozer's strongest warnings concerns religious routine without spiritual vitality. Religious activity can create the appearance of spiritual health while hiding inner emptiness.
+A person can become accustomed to church services, hymns, sermons, Bible studies, and Christian vocabulary without actually growing closer to God.
+Tozer challenges this kind of formalism because it can make spiritual complacency difficult to recognize. The person may assume everything is fine simply because religious habits are still being maintained.
+The solution is not to abandon Christian practices. Rather, those practices must be restored to their proper purpose.
+Prayer should lead to communion. Scripture should lead to truth and transformation. Worship should lead to adoration. Fellowship should lead to love and mutual encouragement. Service should flow from devotion rather than replace it.
+The problem is not religious practice itself. The problem is practicing religion without the reality it is intended to express.
+Faith and Trust
+Another important key to the deeper life is faith. Tozer understands faith as more than intellectual agreement. Biblical faith involves trusting God enough to act on what He says.
+This kind of faith becomes particularly important when circumstances are confusing. The deeper Christian life does not guarantee that everything will become easy. Instead, it teaches believers to trust God's character when circumstances are difficult.
+Faith therefore moves beyond feelings.
+There will be times when spiritual enthusiasm is strong and times when it feels absent. Tozer encourages believers not to build their relationship with God entirely upon changing emotions. God remains worthy of trust regardless of whether the believer feels spiritually inspired at a particular moment.
+Mature faith learns to continue seeking God even during seasons of dryness, uncertainty, disappointment, or silence.
+The Role of Scripture
+For Tozer, the deeper spiritual life cannot be separated from Scripture. The Bible reveals God's character, His will, His purposes, and His redemptive work.
+Yet Scripture should not become merely an academic object. Reading the Bible should lead to encounter and response.
+The right question is not only, “What does this passage mean?” but also, “What does this truth require of me?”
+Scripture can correct attitudes, expose sin, strengthen faith, deepen worship, and reshape priorities. It becomes transformative when believers allow its truth to enter their lives rather than merely collecting biblical information.
+This approach gives the book a practical quality. Tozer is not interested in spiritual ideas that remain theoretical. He wants Christian truth to become lived reality.
+The Cost of Spiritual Depth
+Tozer's vision of the deeper life is attractive, but he does not pretend that it is effortless. Spiritual maturity costs something because it requires the surrender of self.
+The deeper life may require giving up habits that feel comfortable, ambitions that have become idols, relationships that pull a person away from God, or attitudes that have been defended for years.
+It also requires discipline. A believer must deliberately seek God through prayer, Scripture, worship, obedience, and reflection.
+Tozer's challenge is especially powerful because he refuses to portray spiritual growth as automatic. Becoming a Christian and growing as a Christian are related but distinct realities. Spiritual maturity requires ongoing cooperation with God's transforming work.
+The believer must continually choose whether to remain spiritually comfortable or move toward greater intimacy with God.
+The Presence of God
+Perhaps the deepest theme running through Tozer's teaching is the pursuit of God's presence. The goal of Christian spirituality is ultimately not simply to become more disciplined or morally respectable. It is to know God.
+This changes the entire meaning of spiritual growth.
+Prayer becomes valuable because it brings the believer into communion with God. Worship becomes meaningful because God is the object of worship. Holiness matters because it reflects God's character. Scripture matters because it reveals God. Surrender matters because it places the believer under God's authority.
+Everything points back to Him.
+For Tozer, this is what distinguishes genuine spiritual life from religious activity. The Christian does not merely seek God's gifts; the Christian seeks God Himself.
+Why Keys to the Deeper Life Still Matters
+Keys to the Deeper Life by A. W. Tozer continues to resonate with readers because its central problem remains familiar. Modern Christians can become just as distracted, hurried, spiritually complacent, and dependent on religious routine as believers in any earlier generation.
+Tozer's solution is not complicated. He calls Christians back to the essentials: seek God sincerely, surrender the self, pray deeply, obey Scripture, pursue holiness, trust God, and refuse to settle for superficial religion.
+The book is particularly valuable for readers searching for Christian spiritual growth, a deeper relationship with God, devotional Christianity, prayer and intimacy with God, Christian surrender, holiness, spiritual renewal, and practical guidance for overcoming spiritual dryness.
+Conclusion
+Keys to the Deeper Life is ultimately a call to move from religious familiarity to spiritual reality. A. W. Tozer asks readers to look honestly at their relationship with God and consider whether Christianity has become merely a routine or remains a living pursuit.
+The deeper life he describes is not reserved for an elite group of exceptionally spiritual Christians. It is an invitation available to every believer who genuinely wants God at the center of life.
+The journey begins with hunger. A person must first recognize that outward religion is not enough. From there comes surrender, prayer, Scripture, obedience, holiness, faith, and a growing awareness of God's presence.
+Tozer's message can be summarized simply: do not be satisfied with knowing about God when you can know God; do not settle for religious activity when you can have genuine fellowship; and do not allow spiritual routine to replace wholehearted devotion.
+That challenge gives Keys to the Deeper Life by A. W. Tozer its enduring power. It is not primarily a book about acquiring more religious knowledge. It is an invitation to seek God more seriously, to surrender more completely, and to allow faith to become a deeper and more transforming reality in everyday life.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7c0a51e1-41c0-4058-8bf3-a1551fcacaed.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068801</t>
   </si>
   <si>
-    <t>Discover Keys to the Deeper Life by A.W. Tozer. This book is published by General Press in eBook format, ISBN 9789391181864, ASIN B09HKY3LXP, under Christian Books and Bibles.</t>
+    <t>Discover Keys to the Deeper Life by A.W. Tozer. This book is published by General Press in eBook format, ISBN 9789391181864, ASIN B09HKY3LXP, under Christian Books and Bibles, Christian Living, Prayer.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +802,89 @@
       <c r="F2" s="2">
         <v>9789391181864</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>