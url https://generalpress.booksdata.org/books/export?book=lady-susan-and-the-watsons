--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>Lady Susan and the Watsons</t>
   </si>
   <si>
     <t>Jane Austen</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZKYX9M</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC027000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>Lady Susan has just arrived uninvited at the country home of her brother-in-law, Charles, and his unwelcoming wife, Catherine. Susan’s reputation as an accomplished coquette precedes her, and Catherine will not allow her brother, Reginald, to fall prey to Susan’s amorous games.
 Despite warnings, the besotted young man finds himself falling—all to the conniving lady’s delight. But it’s the arrival of Susan’s rebellious sixteen-year-old daughter that sets this romantic roundelay spinning. Told through an exchange of letters, Jane Austen’s Lady Susan is a delicious epistolary novel of love lost and of love found. It shamelessly subverts all expectations of polite romance.
 In Austen’s unfinished work, The Watsons, a family reunion sparks the passionate pursuits of four sisters. Where it all leads is a literary guessing game.
 "If my opinions are wrong, I must correct them—if they are above my station, I must endeavor to conceal them."
 — Jane Austen (Lady Susan, The Watsons, Sanditon)</t>
   </si>
   <si>
     <t>Jane Austen was born on December 16, 1775 at Steventon near Basingstoke, the seventh child of the rector of the parish. She lived with her family at Steventon until they moved to Bath when her father retired in 1801. After his death in 1805, she moved around with her mother; in 1809, they settled in Chawton, near Alton, Hampshire. Here she remained, except for a few visits to London, until in May 1817 she moved to Winchester to be near her doctor. There she died on July 18, 1817. As a girl Jane Austen wrote stories, including burlesques of popular romances. Her works were only published after much revision, four novels being published in her lifetime. These are Sense and Sensibility (1811), Pride and Prejudice (1813), Mansfield Park (1814) and Emma(1816). Two other novels, Northanger Abbey and Persuasion, were published posthumously in 1818 with a biographical notice by her brother, Henry Austen, the first formal announcement of her authorship. Persuasion was written in a race against failing health in 1815-16. She also left two earlier compositions, a short epistolary novel, Lady Susan, and an unfinished novel, The Watsons. At the time of her death, she was working on a new novel, Sanditon, a fragmentary draft of which survives.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/8a5e70eb-5a5f-46f5-9cea-5c91595dc06f.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069111</t>
@@ -722,83 +725,85 @@
       <c r="F2" s="2">
         <v>9789354997044</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>