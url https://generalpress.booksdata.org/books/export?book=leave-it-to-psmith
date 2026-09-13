--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -131,84 +131,84 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Leave it to Psmith</t>
   </si>
   <si>
     <t>P.G. Wodehouse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Uncategorized</t>
+    <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>FIC016000, FIC004000, FIC027250</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Leave it to Psmith’ is a comic novel by P.G. Wodehouse, an English author and one of the most widely-read humorists of the twentieth century. Ronald Psmith (“the ‘p’ is silent, as in pshrimp”) is always willing to help a damsel in distress. So when he sees Eve Halliday without an umbrella during a downpour, he nobly offers her an umbrella, even though it’s one he picks out of the Drone Club’s umbrella rack. 
 Psmith is so besotted with Eve that, when Lord Emsworth, her new boss, mistakes him for Ralston McTodd, a poet, Psmith pretends to be him so he can make his way to Blandings Castle and woo her. And so the farce begins: criminals disguised as poets with a plan to steal a priceless diamond necklace, a secretary who throws flower pots through windows, and a nighttime heist that ends in gunplay. How will everything be sorted out? Leave it to Psmith!</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
 Best known today for the Jeeves and Blandings Castle novels and short stories, Wodehouse was also a talented playwright and lyricist who was part author and writer of fifteen plays and of 250 lyrics for some thirty musical comedies. He worked with Cole Porter on the musical Anything Goes (1934) and frequently collaborated with Jerome Kern and Guy Bolton. He wrote the lyrics for the hit song Bill in Kern's Show Boat (1927), wrote the lyrics for the Gershwin/Romberg musical Rosalie (1928), and collaborated with Rudolf Friml on a musical version of The Three Musketeers (1928).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/2a806d05-215b-4ea3-a295-2f1509ea4faa.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067853</t>
   </si>
   <si>
-    <t>Discover Leave it to Psmith by P.G. Wodehouse. This book is published by General Press in Hardcover format, ISBN 9789354997587, ASIN 9354997589, under Uncategorized, Classics, Humor and Comedy.</t>
+    <t>Discover Leave it to Psmith by P.G. Wodehouse. This book is published by General Press in Hardcover format, ISBN 9789354997587, ASIN 9354997589, under Literature and Fiction, Classics, Humor and Comedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>