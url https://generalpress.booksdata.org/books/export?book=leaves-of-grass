--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,53 +147,58 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE005010, POE023030</t>
   </si>
   <si>
     <t>2020-01-29 00:00:00</t>
   </si>
   <si>
     <t>Published at the author's expense on July 4, 1855,'Leaves of Grass' inaugurated a new voice and style into American letters and gave expression to an optimistic, bombastic vision that took the nation as its subject. Showing the influence of a uniquely American form of mysticism known as Transcendentalism, which eschewed the general society and culture of the time, the writing is distinguished by an explosively innovative free verse style and previously unmentionable subject matter. Whitman continued evolving ‘Leaves of Grass’ despite the controversy, growing his influential work decades after its first appearance by adding new poems with each new printing.
-Ralph Waldo Emerson found it, "the most extraordinary piece of wit and wisdom that America has yet produced."
-[...1 lines deleted...]
-Before the age of thirty-six there was no sign that Walt Whitman would become even a minor literary figure, let alone the major poetic voice of an emerging America. Born in 1819 on Long Island, he was the second son of a carpenter and contractor. His formal schooling ended at age eleven, when he was apprenticed to a printer in Brooklyn. He became a journeyman printer in 1835 and spent the next two decades as a printer, free-lance writer, and editor in New York. In 1855, at his own expense, he published the twelve long poems, without titles, that make up the first edition of Leaves of Grass. The book, with its unprecedented mixture of the mystical and the earthy, was received with puzzlement or silence, except by America's most distinguished writer, Ralph Waldo Emerson. Whitman lost no time in preparing a second edition, adding ‘Crossing Brooklyn Ferry’ and nineteen other new poems in 1856. With the third edition (1860), the book had tripled in size. Whitman would go on adding to it and revising it for the rest of his life. Whitman's poetry slowly achieved a wide readership in America and in England. He was praised by Swinburne and Tennyson, and visited by Oscar Wilde. He suffered a stroke in 1873 and spent the remainder of his life in Camden, New Jersey. His final edition of Leaves of Grass appeared in 1892, the year of his death.</t>
+Ralph Waldo Emerson found it, "the most extraordinary piece of wit and wisdom that America has yet produced."</t>
+  </si>
+  <si>
+    <t>Walt Whitman (1819–1892) was one of America's most influential poets, celebrated for transforming modern poetry with his bold, free-flowing style and deep appreciation for humanity. Often called the "Father of Free Verse," Whitman rejected many traditional poetic forms, choosing instead to write in a voice that was expansive, personal, and inclusive. His work celebrated individual freedom, democracy, nature, and the shared experiences that unite all people, making him one of the defining literary figures of the nineteenth century.
+Whitman was born on May 31, 1819, in West Hills, Long Island, New York, and grew up in Brooklyn. Raised in a working-class family, he received only a limited formal education before beginning work at a young age. Over the years, he held many jobs, including printer's apprentice, schoolteacher, journalist, newspaper editor, and government clerk. These varied experiences brought him into close contact with people from all walks of life, enriching the compassionate and democratic spirit that would later define his poetry.
+In 1855, Whitman published the first edition of Leaves of Grass, a groundbreaking collection that revolutionized American literature. Unlike the formal poetry of his time, the book embraced long, rhythmic lines and celebrated the beauty of ordinary life. Whitman continued revising and expanding Leaves of Grass throughout his life, turning it into a lifelong artistic project. His famous poems, including "Song of Myself," "I Sing the Body Electric," and "O Captain! My Captain!," explore themes of identity, love, death, equality, and the spiritual connection between individuals and the natural world.
+During the American Civil War, Whitman volunteered in military hospitals, caring for wounded soldiers. The suffering he witnessed deeply affected him and inspired some of his most moving poetry and prose, emphasizing compassion, sacrifice, and national healing.
+Whitman spent his later years in Camden, New Jersey, where he continued writing despite declining health. He died on March 26, 1892, leaving behind a literary legacy that reshaped poetry forever. Today, Walt Whitman is remembered not only for his innovative style but also for his unwavering belief in human dignity, freedom, and the limitless potential of the individual. His works continue to inspire readers across the world with their optimism, emotional depth, and celebration of life in all its diversity.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/93956ef0-3987-4d02-a438-c4ea9c902f74.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068658</t>
   </si>
   <si>
     <t>Discover Leaves of Grass by Walt Whitman. This book is published by General Press in eBook format, ISBN 9789389716108, ASIN B084BS4NNN, under Literature and Fiction, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -737,67 +742,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>