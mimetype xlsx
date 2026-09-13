--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,75 +135,81 @@
     <t>Lenten Meditations with Fulton J. Sheen</t>
   </si>
   <si>
     <t>Fulton J. Sheen</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B3QY8GG7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Catholic</t>
+  </si>
+  <si>
+    <t>Theology</t>
   </si>
   <si>
     <t>REL006110</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>‘Lenten Meditations with Fulton J. Sheen’ are timeless words that inspire the heart and imagination as readers embark on a Lenten journey toward a better understanding of their spiritual selves. Covering the traditional themes of Lent-sin and salvation, death and resurrection, sorrow and hope, ashes and lilies, the included passages and accompanying mini-prayers offer readers a practical spiritual program as a retreat from the cares and concerns of a secular world view. 
 These reflections will lead you daily through the Lenten and Easter seasons. Each quote is paired with a complementary Scripture verse focusing on the themes of the season- sacrifice, repentance, suffering, prayer, humility, and peace.</t>
   </si>
   <si>
     <t>FULTON J. SHEEN (1895 – 1979) was one of the most prominent Catholic leaders in American history. He was bishop of Rochester, national director of the Society for the Propagation of the Faith, and television’s first religious broadcaster, hosting “Life is Worth Living” on the ABC network. Sheen’s cause for canonization is currently under consideration.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/6c8215d1-c2d7-4d51-b9d6-f6be2e8df4b1.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068852</t>
   </si>
   <si>
-    <t>Discover Lenten Meditations with Fulton J. Sheen by Fulton J. Sheen. This book is published by General Press in eBook format, ISBN 9789354991554, ASIN B0B3QY8GG7, under Christian Books and Bibles.</t>
+    <t>Discover Lenten Meditations with Fulton J. Sheen by Fulton J. Sheen. This book is published by General Press in eBook format, ISBN 9789354991554, ASIN B0B3QY8GG7, under Christian Books and Bibles, Catholic, Theology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -719,83 +725,87 @@
       <c r="F2" s="2">
         <v>9789354991554</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>