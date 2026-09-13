--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,78 +134,84 @@
   <si>
     <t>Letters to Milena</t>
   </si>
   <si>
     <t>Franz Kafka</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G1BQWH57</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
+    <t>Romance</t>
+  </si>
+  <si>
+    <t>Classics</t>
+  </si>
+  <si>
+    <t>German Literature</t>
   </si>
   <si>
     <t>BIO007000, BIO026000, LCO008000</t>
   </si>
   <si>
     <t>Kafka never shows himself as clearly as he does in the ‘Letters to Milena’, which start out primarily as a business letter but quickly turn into a passionate "letter love." Twenty-three-year-old Milena Jesenská was a talented and captivating woman. She was the only person to be able to distinguish both the complexity of Kafka's persona and his intricate genius as his translator from Czech. In Kafka's words, at thirty-six, she was "a living fire, such as I have never seen." He shared the most personal side of himself to her. He entrusted her with the security of his diaries once the affair ended. One of the most important writers of the 20th century, according to critics, was Franz Kafka, a German-language author of novels and short tales.
 "I’m tired, can’t think of anything and want only to lay my face in your lap, feel your hand on my head and remain like that through all eternity."
 —Franz Kafka (Letters to Milena)</t>
   </si>
   <si>
     <t>Franz Kafka (1883–1924) was a German-speaking Bohemian novelist and short-story writer widely regarded as one of the major figures of 20th-century literature. Born in Prague into a middle-class Jewish family, Kafka grew up in the shadow of a domineering father. This fraught paternal relationship, combined with his own pervasive sense of isolation, became a central psychological driver in his writing, deeply shaping his unique perspective on authority and alienation.
 After earning a law degree, Kafka spent most of his adult life working at a workers' accident insurance institute. He viewed this demanding bureaucratic job primarily as a means to pay the bills, reserving his nights for his true passion: writing. It was during these quiet hours that he crafted his distinct literary style, blending realistic settings with surreal, nightmarish scenarios where individuals are crushed by incomprehensible socio-bureaucratic powers.
 During his lifetime, Kafka published only a small fraction of his work. His most famous piece published while he was alive is the 1915 novella The Metamorphosis, which chronicles the absurd and tragic story of a traveling salesman who wakes to find himself unexpectedly transformed into a giant insect. The haunting, illogical complexity of this and his other stories eventually gave rise to the term "Kafkaesque," a word now universally used to describe hopelessly bewildering and oppressive situations.
 Plagued by crippling self-doubt and chronic health issues, Kafka contracted tuberculosis and died in a sanatorium near Vienna at just 40 years old. Before his death, he left explicit instructions for his closest friend and literary executor, Max Brod, to gather and burn all of his unpublished diaries and manuscripts unread.
 Defying these final wishes, Brod recognized the profound genius of his friend's work and instead oversaw the posthumous publication of Kafka’s major unfinished novels, including The Trial and The Castle. Because of Brod's momentous decision, Kafka's visionary explorations of existential anxiety survived, securing his enduring legacy as a literary titan whose works continue to resonate worldwide.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e537a5f3-69b2-4f14-ab6c-afc284393da6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069065</t>
   </si>
   <si>
-    <t>Discover Letters to Milena by Franz Kafka. This book is published by General Press in eBook format, ISBN 9788196772413, ASIN B0G1BQWH57, under Literature and Fiction.</t>
+    <t>Discover Letters to Milena by Franz Kafka. This book is published by General Press in eBook format, ISBN 9788196772413, ASIN B0G1BQWH57, under Romance, Classics, German Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,81 +727,85 @@
       <c r="F2" s="2">
         <v>9788196772413</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>