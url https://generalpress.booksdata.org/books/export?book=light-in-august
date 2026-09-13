--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,57 +149,118 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>American Literature</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC019000</t>
   </si>
   <si>
     <t>2020-12-18 00:00:00</t>
   </si>
   <si>
-    <t>A landmark in American fiction, ‘Light in August’ published in 1932, explores Faulkner's central theme: the nature of evil. Joe Christmas—a man doomed, deracinated and alone—wanders the Deep South in search of an identity, and a place in society. After killing his perverted God-fearing lover, it becomes inevitable that he is pursued by a lynch-hungry mob. Yet after the sacrifice, there is new life, a determined ray of light in Faulkner's complex and tragic world.
-[...2 lines deleted...]
-Born in 1897 in New Albany, Mississippi, William Faulkner was the son of a family proud of their prominent role in the history of the south. He grew up in Oxford, Mississippi, and left high school at fifteen to work in his grandfather's bank. Rejected by the US military in 1915, he joined the Canadian flyers with the RAF, but was still in training when the war ended. Returning home, he studied at the University of Mississippi and visited Europe briefly in 1925. His first poem was published in The New Republic in 1919. His first book of verse and early novels followed, but his major work began with the publication of ‘The Sound and the Fury’ in 1929. As I Lay Dying (1930), Sanctuary (1931), Light in August (1932), Absalom, Absalom! (1936) and The Wild Palms (1939) are the key works of his great creative period leading up to Intruder in the Dust (1948). During the 1930s, he worked in Hollywood on film scripts, notably The Blue Lamp, co-written with Raymond Chandler. William Faulkner was awarded the Nobel Prize for Literature in 1949 and the Pulitzer Prize for The Reivers just before his death in July 1962.</t>
+    <t>William Faulkner’s "Light in August" weaves together two contrasting journeys in the American South, exploring the profound depths of human isolation and resilience. The novel opens with Lena Grove, a pregnant, fiercely hopeful young woman who travels on foot to Jefferson, Mississippi, searching for the man who abandoned her. Her serene, unwavering faith in humanity frames a much darker, intersecting tragedy.
+At the novel’s turbulent core is Joe Christmas, an orphaned drifter agonizingly trapped between white and Black worlds. Consumed by the belief that he possesses hidden Black ancestry, Joe is alienated from both himself and society. His profound self-hatred ultimately culminates in the brutal murder of Joanna Burden, a solitary white woman who tries to control him. As Joe flees, the town’s deeply ingrained racial prejudices ignite into a horrific hunt.
+Drawn into this tragedy is Reverend Gail Hightower, a disgraced minister paralyzed by his obsession with his grandfather’s Civil War glory. Despite his desperate final attempt to intervene, Hightower cannot save Joe from being lynched by a white supremacist mob, dying as a tragic scapegoat to the town's bigotry.
+Yet, amidst this devastating violence, Faulkner offers a quiet grace. Lena gives birth and peacefully resumes her journey, accompanied by the gentle Byron Bunch. Written with deep empathy, the novel stands as a brilliant, haunting meditation on the destructive power of racial fanaticism—and the quiet, enduring miracle of life moving forward.</t>
   </si>
   <si>
     <t>William Cuthbert Faulkner was an American writer and Nobel Prize laureate from Oxford, Mississippi. Faulkner wrote novels, short stories, a play, poetry, essays and screenplays. He is primarily known for his novels and short stories set in the fictional Yoknapatawpha County, based on Lafayette County, Mississippi where he spent most of his life. Faulkner is one of the most important writers in American literature generally and Southern literature specifically. Though his work was published as early as 1919, and largely during the 1920s and 1930s, Faulkner was relatively unknown until receiving the 1949 Nobel Prize in Literature. Two of his works, A Fable and his last novel The Reivers, won the Pulitzer Prize for Fiction. In 1998, the Modern Library ranked his 1929 novel The Sound and the Fury sixth on its list of the 100 best English-language novels of the 20th century; also on the list were As I Lay Dying and Light in August. Absalom, Absalom! is often included on similar lists.</t>
+  </si>
+  <si>
+    <t>William Faulkner’s "Light in August", published in 1932, stands as one of the most profound and challenging masterpieces of Southern literature, intricately weaving together the lives of outcasts, wanderers, and exiles in the fictional Yoknapatawpha County, Mississippi. Set in the 1920s, the novel is less a traditional linear story than a tapestry of interlocking destinies, exploring heavy themes of racial identity, the inescapable weight of the past, religious fanaticism, and the desperate human need for connection. Faulkner introduces us to a community that is deeply scarred by the Civil War and bound by rigid social codes, where the very atmosphere seems heavy with judgment and tragic inevitability. Yet, against this grim backdrop, the novel is framed by an unexpected narrative of serene endurance and the relentless forward motion of life.
+The story begins with the arrival of Lena Grove, a young, pregnant, and fiercely naïve woman who has walked barefoot for four weeks from Alabama to Mississippi. She is searching for Lucas Burch, the charming scoundrel who fathered her child and promptly abandoned her with empty promises of returning. Lena operates on a plane of almost mythical innocence and relentless optimism, her tranquil nature standing in stark contrast to the violent, tortured lives of the people she is about to encounter in Jefferson. She is unbothered by societal shame or the physical hardships of her journey, moving through the landscape with a calm certainty that she will find the man she seeks. Her quiet progression serves as the emotional anchor of the book, a testament to nature's enduring cycle amidst human chaos.
+Upon reaching a planing mill on the outskirts of Jefferson, Lena meets Byron Bunch, a rigidly moral, introverted man who has spent his life quietly avoiding the town’s corrupting influences by working long hours and leading a solitary existence. Byron is immediately captivated by Lena’s vulnerability and grace, falling helplessly in love with her. He realizes quickly that the man Lena is looking for, Lucas Burch, is currently working at the same mill under the alias Joe Brown. Unwilling to shatter Lena’s illusions and desperate to protect her, Byron keeps this truth to himself. Through Byron, Lena’s simple quest becomes entangled with the darker, far more dangerous dramas unfolding in Jefferson, as Byron takes it upon himself to become her guardian and provider.
+At the dark heart of the novel is Joe Christmas, a deeply alienated and violently conflicted man whose life is a tragic exploration of racial ambiguity. Joe appears outwardly white but harbors a lifelong, torturous suspicion that he has Black ancestry. This uncertainty makes him a perpetual outsider, unable and unwilling to fit into either the white or Black communities of the Jim Crow South. Faulkner uses extensive flashbacks to reveal Joe’s harrowing upbringing: his time in a bleak orphanage where he was branded with racial slurs, and his subsequent adoption by Simon McEachern, a brutally strict Calvinist farmer. McEachern’s violent attempts to beat religious submission into the boy only instilled in Joe a deep-seated self-hatred, a fierce rejection of pity, and a reliance on violence as his primary means of interacting with the world.
+Drifting through life, Joe eventually arrives in Jefferson and takes up residence in a cabin on the property of Joanna Burden, a northern spinster who lives in utter isolation. Joanna is the descendant of ardent abolitionists who were deeply hated by the local white community, and she bears a heavy, almost pathological sense of guilt regarding the plight of Black Americans. She and Joe embark on a secret, deeply passionate, and ultimately destructive sexual relationship. As she enters menopause, Joanna undergoes a severe psychological shift, turning toward religious fanaticism. She attempts to control Joe, demanding that he pray with her and pressuring him to go to school to become a Black lawyer, effectively trying to mold him into a symbol for her own racial redemption.
+The immense tension between Joanna’s overbearing demands and Joe’s fierce need for autonomy culminates in a devastating explosion of violence. When Joanna attempts to force Joe to pray at gunpoint, his lifelong rage boils over; he slits her throat, nearly decapitating her, and sets her decaying mansion on fire to cover his tracks. The smoke from the burning house alerts the town, bringing an end to their hidden world. Lucas Burch—operating under the name Joe Brown—had been living in the cabin with Joe Christmas, acting as his partner in a bootlegging operation. When the authorities capture Brown at the scene, he cowardly saves himself and claims the thousand-dollar reward by revealing that Joe Christmas is the murderer and, crucially, that he is a Black man who has killed a white woman.
+The revelation of Joe’s alleged race transforms a murder investigation into a racially charged manhunt. As the town's bloodlust rises, Byron Bunch seeks the counsel of Reverend Gail Hightower, a disgraced former minister and another of Jefferson's pariahs. Hightower is a man paralyzed by his obsession with his grandfather, a Confederate cavalryman who died in a raid during the Civil War. This singular fixation consumed Hightower’s life, causing him to neglect his congregation and his wife, who ultimately committed suicide in despair. Stripped of his church, Hightower has lived as a recluse for decades, refusing to engage with the present. Byron, however, forces Hightower out of his comfortable isolation, pleading with him to help Lena and later begging him to provide a false alibi to save Joe Christmas from a lynch mob.
+Exhausted by a lifetime of running and a deep, internal weariness, Joe Christmas eventually stops fleeing and allows himself to be captured in a neighboring town. Upon being transported back to Jefferson, he makes a final, desperate break for freedom, running to Hightower’s house for sanctuary. He is pursued by Percy Grimm, a young, zealously militaristic white man who has taken it upon himself to act as the town's ultimate enforcer of racial hierarchy. Grimm corners Joe in the disgraced minister's kitchen, ignoring Hightower’s frantic, belated attempt to provide Joe with an alibi. In a scene of horrifying brutality, Grimm shoots Joe and violently castrates him, turning the murdered man into a permanent, haunting symbol of the town's deeply ingrained racial violence.
+In the wake of this harrowing climax, Hightower experiences a profound and agonizing epiphany. Sitting alone in the twilight, he is visited by a hallucinatory vision of a wheel carrying the faces of all those who have died or suffered around him. He finally recognizes that his self-indulgent obsession with a glorified past has made him a fanatic, stripping him of his humanity and making him complicit in the tragedies he refused to prevent. Meanwhile, life pushes forward; Lena gives birth in the cabin on the ruined Burden estate, with Hightower assisting in the delivery. Byron arranges a confrontation between Lena and Lucas Burch, but Burch, proving his cowardice one last time, flees town, completely abandoning his responsibilities to Lena and his newborn child.
+The novel concludes with a return to the comic, life-affirming tone of its opening. Lena is once again on the road, traveling toward Tennessee in the back of a furniture dealer’s truck, but this time she is accompanied by the devoted Byron Bunch. Despite everything that has transpired, Lena remains placid, unfazed, and delightfully unaware of the sheer depth of the tragedy she has skirted. Her gentle observation about how far she has traveled encapsulates her unshakeable resilience. Faulkner leaves the reader with a complex meditation: while the forces of history, racism, and religious extremism can destroy those like Joe Christmas and Joanna Burden, the simple, elemental drive of life—embodied by Lena Grove—continues its steady, unstoppable journey forward.</t>
+  </si>
+  <si>
+    <t>Chapter 1
+Sitting beside the road, watching the wagon mount the hill toward her, Lena thinks, ‘I have come from Alabama: a fur piece. All the way from Alabama a-walking. A fur piece.’ Thinking although I have not been quite a month on the road I am already in Mississippi, further from home than I have ever been before. I am now further from Doane’s Mill than I have been since I was twelve years old
+She had never even been to Doane’s Mill until after her father and mother died, though six or eight times a year she went to town on Saturday, in the wagon, in a mail order dress and her bare feet flat in the wagon bed and her shoes wrapped in a piece of paper beside her on the seat. She would put on the shoes just before the wagon reached town. After she got to be a big girl she would ask her father to stop the wagon at the edge of town and she would get down and walk. She would not tell her father why she wanted to walk in instead of riding. He thought that it was because of the smooth streets, the sidewalks. But it was because she believed that the people who saw her and whom she passed on foot would believe that she lived in the town too.
+When she was twelve years old her father and mother died in the same summer, in a log house of three rooms and a hall, without screens, in a room lighted by a bug-swirled kerosene lamp, the naked floor worn smooth as old silver by naked feet. She was the youngest living child. Her mother died first. She said, “Take care of paw.” Lena did so. Then one day her father said, “You go to Doane’s Mill with McKinley. You get ready to go, be ready when he comes.” Then he died. McKinley, the brother, arrived in a wagon. They buried the father in a grove behind a country church one afternoon, with a pine headstone. The next morning she departed forever, though it is possible that she did not know this at the time, in the wagon with McKinley, for Doane’s Mill. The wagon was borrowed and the brother had promised to return it by nightfall.
+The brother worked in the mill. All the men in the village worked in the mill or for it. It was cutting pine. It had been there seven years and in seven years more it would destroy all the timber within its reach. Then some of the machinery and most of the men who ran it and existed because of and for it would be loaded onto freight cars and moved away. But some of the machinery would be left, since new pieces could always be bought on the installment plan—gaunt, staring, motionless wheels rising from mounds of brick rubble and ragged weeds with a quality profoundly astonishing, and gutted boilers lifting their rusting and unsmoking stacks with an air stubborn, baffled and bemused upon a stump pocked scene of profound and peaceful desolation, unplowed, untilled, gutting slowly into red and choked ravines beneath the long quiet rains of autumn and the galloping fury of vernal equinoxes. Then the hamlet which at its best day had borne no name listed on Post-office Department annals would not now even be remembered by the hookworm ridden heirs-at-large who pulled the buildings down and burned them in cook stoves and winter grates.
+There were perhaps five families there when Lena arrived. There was a track and a station, and once a day a mixed train fled shrieking through it. The train could be stopped with a red flag, but by ordinary it appeared out of the devastated hills with apparition like suddenness and wailing like a banshee, athwart and past that little less-than-village like a forgotten bead from a broken string. The brother was twenty years her senior. She hardly remembered him at all when she came to live with him. He lived in a four room and unpainted house with his labor- and child-ridden wife. For almost half of every year the sister-in-law was either lying in or recovering. During this time Lena did all the housework and took care of the other children. Later she told herself, ‘I reckon that’s why I got one so quick myself.’
+She slept in a lean-to room at the back of the house. It had a window which she learned to open and close again in the dark without making a sound, even though there also slept in the lean-to room at first her oldest nephew and then the two oldest and then the three. She had lived there eight years before she opened the window for the first time. She had not opened it a dozen times hardly before she discovered that she should not have opened it at all. She said to herself, ‘That’s just my luck.’
+The sister-in-law told the brother. Then he remarked her changing shape, which he should have noticed some time before. He was a hard man. Softness and gentleness and youth (he was just forty) and almost everything else except a kind of stubborn and despairing fortitude and the bleak heritage of his blood pride had been sweated out of him. He called her whore. He accused the right man (young bachelors, or sawdust Casanovas anyway, were even fewer in number than families) but she would not admit it, though the man had departed six months ago. She just repeated stubbornly, “He’s going to send for me. He said he would send for me”; unshakable, sheep like, having drawn upon that reserve of patient and steadfast fidelity upon which the Lucas Burches depend and trust, even though they do not intend to be present when the need for it arises. Two weeks later she climbed again through the window. It was a little difficult, this time. ‘If it had been this hard to do before, I reckon I would not be doing it now,’ she thought. She could have departed by the door, by daylight. Nobody would have stopped her. Perhaps she knew that. But she chose to go by night, and through the window. She carried a palm leaf fan and a small bundle tied neatly in a bandanna handkerchief. It contained among other things thirty-five cents in nickels and dimes. Her shoes were a pair of his own which her brother had given to her. They were but slightly worn, since in the summer neither of them wore shoes at all. When she felt the dust of the road beneath her feet she removed the shoes and carried them in her hand.
+She had been doing that now for almost four weeks. Behind her the four weeks, the evocation of far, is a peaceful corridor paved with unflagging and tranquil faith and peopled with kind and nameless faces and voices: Lucas Burch? I dont know. I dont know of anybody by that name around here. This road? It goes to Pocahontas. He might be there. It’s possible. Here’s a wagon that’s going a piece of the way. It will take you that far; back rolling now behind her a long monotonous succession of peaceful and undeviating changes from day to dark and dark today again, through which she advanced in identical and anonymous and deliberate wagons as though through a succession of creak wheeled and limp eared avatars, like something moving forever and without progress across an urn.
+The wagon mounts the hill toward her. She passed it about a mile back down the road. It was standing beside the road, the mules asleep in the traces and their heads pointed in the direction in which she walked. She saw it and she saw the two men squatting beside a barn beyond the fence. She looked at the wagon and the men once: a single glance all-embracing, swift, innocent and profound. She did not stop; very likely the men beyond the fence had not seen her even look at the wagon or at them. Neither did she look back. She went on out of sight, walking slowly, the shoes unlaced about her ankles, until she reached the top of the hill a mile beyond. Then she sat down on the ditch bank, with her feet in the shallow ditch, and removed the shoes. After a while she began to hear the wagon. She heard it for some time. Then it came into sight, mounting the hill.
+The sharp and brittle crack and clatter of its weathered and ungreased wood and metal is slow and terrific: a series of dry sluggish reports carrying for a half mile across the hot still pine winey silence of the August afternoon. Though the mules plod in a steady and unflagging hypnosis, the vehicle does not seem to progress. It seems to hang suspended in the middle distance forever and forever, so infinitesimal is its progress, like a shabby bead upon the mild red string of road. So much is this so that in the watching of it the eye loses it as sight and sense drowsily merge and blend, like the road itself, with all the peaceful and monotonous changes between darkness and day, like already measured thread being rewound onto a spool. So that at last, as though out of some trivial and unimportant region beyond even distance, the sound of it seems to come slow and terrific and without meaning, as though it were a ghost travelling a half mile ahead of its own shape. ‘That far within my hearing before my seeing,’ Lena thinks. She thinks of herself as already moving, riding again, thinking then it will be as if I were riding for a half mile before I even got into the wagon, before the wagon even got to where I was waiting, and that when the wagon is empty of me again it will go on for a half mile with me still in it She waits, not even watching the wagon now, while thinking goes idle and swift and smooth, filled with nameless kind faces and voices: Lucas Burch? You say you tried in Pocahontas? This road? It goes to Springvale. You wait here. There will be a wagon passing soon that will take you as far as it goes Thinking, ‘And if he is going all the way to Jefferson, I will be riding within the hearing of Lucas Burch before his seeing. He will hear the wagon, but he wont know. So there will be one within his hearing before his seeing. And then he will see me and he will be excited. And so there will be two within his seeing before his remembering.’
+* * *
+While Armstid and Winter bottom were squatting against the shady wall of Winter bottom’s stable, they saw her pass in the road. They saw at once that she was young, pregnant, and a stranger. “I wonder where she got that belly,” Winter bottom said.
+“I wonder how far she has brought it afoot,” Armstid said.
+“Visiting somebody back down the road, I reckon,” Winter bottom said.
+“I reckon not. Or I would have heard. And it aint nobody up my way, neither. I would have heard that, too.”
+“I reckon she knows where she is going,” Winter bottom said. “She walks like it.”
+“She’ll have company, before she goes much further,” Armstid said. The woman had now gone on, slowly, with her swelling and unmistakable burden. Neither of them had seen her so much as glance at them when she passed in a shapeless garment of faded blue, carrying a palm leaf fan and a small cloth bundle. “She aint come from nowhere close,” Armstid said. “She’s hitting that lick like she’s been at it for a right smart while and had a right smart piece to go yet.”
+“She must be visiting around here somewhere,” Winter bottom said.
+“I reckon I would have heard about it,” Armstid said. The woman went on. She had not looked back. She went out of sight up the road: swollen, slow, deliberate, unhurried and tireless as augmenting afternoon itself. She walked out of their talking too; perhaps out of their minds too. Because after a while Armstid said what he had come to say. He had already made two previous trips, coming in his wagon five miles and squatting and spitting for three hours beneath the shady wall of Winter bottom’s barn with the timeless unhaste and indirection of his kind, in order to say it. It was to make Winter bottom an offer for a cultivator which Winter bottom wanted to sell. At last Armstid looked at the sun and offered the price which he had decided to offer while lying in bed three nights ago. “I know of one in Jefferson I can buy at that figure,” he said.
+“I reckon you better buy it,” Winter bottom said. “It sounds like a bargain.”
+“Sho,” Armstid said. He spat. He looked again at the sun, and rose. “Well, I reckon I better get on toward home.”
+He got into his wagon and waked the mules. That is, he put them into motion, since only a negro can tell when a mule is asleep or awake. Winter bottom followed him to the fence, leaning his arms on the top rail. “Yes, sir,” he said. “I’d sho buy that cultivator at that figure. If you dont take it, I be dog if I aint a good mind to buy it, myself, at that price. I reckon the fellow that owns it aint got a span of mules to sell for about five dollars, has he?”
+“Sho,” Armstid said. He drove on, the wagon beginning to fall into its slow and mile consuming clatter. Neither does he look back. Apparently he is not looking ahead either, because he does not see the woman sitting in the ditch beside the road until the wagon has almost reached the top of the hill. In the instant in which he recognises the blue dress he cannot tell if she has ever seen the wagon at all. And no one could have known that he had ever looked at her either as, without any semblance of progress in either of them, they draw slowly together as the wagon crawls terrifically toward her in its slow palpable aura of somnolence and red dust in which the steady feet of the mules move dreamlike and punctuate by the sparse jingle of harness and the limber bobbing of jackrabbit ears, the mules still neither asleep nor awake as he halts them.
+From beneath a sunbonnet of faded blue, weathered now by other than formal soap and water, she looks up at him quietly and pleasantly: young, pleasant faced, candid, friendly, and alert. She does not move yet. Beneath the faded garment of that same weathered blue her body is shapeless and immobile. The fan and the bundle lie on her lap. She wears no stockings. Her bare feet rest side by side in the shallow ditch. The pair of dusty, heavy, man looking shoes beside them are not more inert. In the halted wagon Armstid sits, humped, bleach eyed. He sees that the rim of the fan is bound neatly in the same faded blue as the sunbonnet and the dress.
+“How far you going?” he says.
+“I was trying to get up the road a piece ways before dark,” she says. She rises and takes up the shoes. She climbs slowly and deliberately into the road, approaching the wagon. Armstid does not descend to help her. He merely holds the team still while she climbs heavily over the wheel and sets the shoes beneath the seat. Then the wagon moves on. “I thank you,” she says. “It was right tiring afoot.”
+Apparently Armstid has never once looked full at her. Yet he has already seen that she wears no wedding ring. He does not look at her now. Again the wagon settles into its slow clatter. “How far you come from?” he says.
+She expels her breath. It is not a sigh so much as a peaceful expiration, as though of peaceful astonishment. “A right good piece, it seems now. I come from Alabama.”
+“Alabama? In your shape? Where’s your folks?”
+She does not look at him, either. “I’m looking to meet him up this way. You might know him. His name is Lucas Burch. They told me back yonder a ways that he is in Jefferson, working for the planning mill.”
+“Lucas Burch.” Armstid’s tone is almost identical with hers. They sit side by side on the sagging and broken-springed seat. He can see her hands upon her lap and her profile beneath the sunbonnet; from the corner of his eye he sees it. She seems to be watching the road as it unrolls between the limber ears of the mules. “And you come all the way here, afoot, by yourself, hunting for him?”
+She does not answer for a moment. Then she says: “Folks have been kind. They have been right kind.”
+“Women folks too?” From the corner of his eye he watches her profile, thinking I dont know what Martha’s going to say thinking, ‘I reckon I do know what Martha’s going to say. I reckon women folks are likely to be good without being very kind. Men, now, might. But it’s only a bad woman herself that is likely to be very kind to another woman that needs the kindness’ thinking Yes I do. I know exactly what Martha is going to say.
+She sits a little forward, quite still, her profile quite still, her cheek. “It’s a strange thing,” she says.
+“How folks can look at a strange young gal walking the road in your shape and know that her husband has left her?” She does not move. The wagon now has a kind of rhythm, its ungreased and outraged wood one with the slow afternoon, the road, the heat. “And you aim to find him up here.”
+She does not move, apparently watching the slow road between the ears of the mules, the distance perhaps road-carved and definite. “I reckon I’ll find him. It wont be hard. He’ll be where the most folks are gathered together, and the laughing and joking is. He always was a hand for that.”
+Armstid grunts, a sound savage, brusque. “Get up, mules,” he says; he says to himself, between thinking and saying aloud: ‘I reckon she will. I reckon that fellow is fixing to find that he made a bad mistake when he stopped this side of Arkansas, or even Texas.’
+The sun is slanting, an hour above the horizon now, above the swift coming of the summer night. The lane turns from the road, quieter even than the road. “Here we are,” Armstid says.
+The woman moves at once. She reaches down and finds the shoes; apparently she is not even going to delay the wagon long enough to put them on. “I thank you kindly,” she says. “It was a help.”
+The wagon is halted again. The woman is preparing to descend. “Even if you get to Varner’s store before sundown, you’ll still be twelve miles from Jefferson,” Armstid says.
+She holds the shoes, the bundle, the fan awkwardly in one hand, the other free to help her down. “I reckon I better get on,” she says.
+Armstid does not touch her. “You come on and stay the night at my house,” he says; “where women folks—where a woman can... if you—You come on, now. I’ll take you on to Varner’s first thing in the morning, and you can get a ride into town. There will be somebody going, on a Saturday. He aint going to get away on you overnight. If he is in Jefferson at all, he will still be there tomorrow.”
+She sits quite still, her possessions gathered into her hand for dismounting. She is looking ahead, to where the road curves on and away, cross slanted with shadows. “I reckon I got a few days left.”
+“Sho. You got plenty of time yet. Only you are liable to have some company at any time now that cant walk. You come on home with me.” He puts the mules into motion without waiting for a reply. The wagon enters the lane, the dim road. The woman sits back, though she still holds the fan, the bundle, the shoes.
+“I wouldn’t be beholden,” she says. “I wouldn’t trouble.”
+“Sho,” Armstid says. “You come on with me.” For the first time the mules move swiftly of their own accord. “Smelling corn,” Armstid says, thinking, ‘But that’s the woman of it. Her own self one of the first ones to cut the ground from under a sister woman, she’ll walk the public country herself without shame because she knows that folks, men folks, will take care of her. She dont care nothing about women folks. It wasn’t any woman that got her into what she dont even call trouble. Yes, sir. You just let one of them get married or get into trouble without being married, and right then and there is where she secedes from the woman race and species and spends the balance of her life trying to get joined up with the man race. That’s why they dip snuff and smoke and want to vote.’</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/cd9dd71c-4f36-41b0-9285-096f188d2e94.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068777</t>
   </si>
   <si>
     <t>Discover Light in August by William Faulkner. This book is published by General Press in eBook format, ISBN 9789390492664, ASIN B08RSPNJYH, under Literature and Fiction, American Literature, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -748,66 +809,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
-      <c r="Y2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>