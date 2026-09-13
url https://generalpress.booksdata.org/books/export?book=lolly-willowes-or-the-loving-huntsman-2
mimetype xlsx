--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,79 +137,82 @@
   <si>
     <t>Sylvia Townsend Warner</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>935499539X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>Women's Fiction</t>
   </si>
   <si>
     <t>FIC027270, FIC027250, FIC019000</t>
   </si>
   <si>
     <t>2022-12-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1926, ‘Lolly Willowes or the Loving Huntsman’ is an amusing and witty novel by Sylvia Townsend Warner, an English novelist, poet, and musicologist.
 In this, Laura Willowes revolutionaries against coercion to be the perfect ‘maiden aunt’. Not curious about men or the hustled life of London, Laura is compelled to move there from her cherished countryside after the death of her father. Finally, she crashes out for the countryside on her own, selling her soul to a friendly but rather simpleminded demon. This book is opportunely and delightful.</t>
   </si>
   <si>
     <t>Born in Harrow (1893-1978), Sylvia Townsend Warner published seven novels, four volumes of poetry, a volume of essays and eight volumes of short stories. She lived most of her adult life with her close companion Valentine Ackland in Dorset and Norfolk.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/37cd016b-2a42-4da7-a8a6-57ff43d9ebb7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068184</t>
   </si>
   <si>
-    <t>Discover Lolly Willowes or the Loving Huntsman by Sylvia Townsend Warner. This book is published by General Press in Hardcover format, ISBN 9789354995392, ASIN 935499539X, under Literature and Fiction, Classics.</t>
+    <t>Discover Lolly Willowes or the Loving Huntsman by Sylvia Townsend Warner. This book is published by General Press in Hardcover format, ISBN 9789354995392, ASIN 935499539X, under Literature and Fiction, Literary Fiction, Women's Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -730,84 +733,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>168</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>275.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>