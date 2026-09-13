--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC010000</t>
   </si>
   <si>
     <t>2019-09-05 00:00:00</t>
   </si>
   <si>
     <t>Look Homeward, Angel by Thomas Wolfe is a powerful coming-of-age novel that explores the search for identity, belonging, and purpose in the midst of family conflict and personal ambition. Largely inspired by Wolfe's own life, the story follows Eugene Gant, a sensitive and intellectually gifted young man growing up in the fictional town of Altamont, North Carolina. Surrounded by a large and often troubled family, Eugene struggles to understand himself while navigating the joys and disappointments of childhood, adolescence, and early adulthood.
 As Eugene matures, he becomes increasingly aware of the tensions within his family, especially the contrasting personalities of his parents. These relationships shape his understanding of love, sacrifice, loss, and the complexities of human nature. Longing for knowledge and a life beyond the limits of his hometown, Eugene finds comfort in books, learning, and his growing imagination. His desire to experience the wider world reflects a universal yearning to discover one's true place in life while carrying the emotional weight of the past.
 Written in richly descriptive and deeply emotional prose, the novel captures both the beauty and hardship of everyday life with remarkable intensity. Wolfe paints vivid portraits of family, memory, time, and the American South, creating characters whose hopes and struggles feel profoundly real. More than a story of one young man's growth, Look Homeward, Angel is a moving reflection on the human desire for understanding, freedom, and the elusive meaning of home.</t>
+  </si>
+  <si>
+    <t>Thomas Wolfe (1900–1938) was an American novelist whose emotionally powerful and deeply autobiographical writing made him one of the most important literary voices of the twentieth century. Known for his rich, poetic prose and expansive storytelling, Wolfe explored themes of family, memory, ambition, identity, and the search for belonging. Although his life was tragically short, his novels left a profound impact on American literature and influenced generations of writers.
+Wolfe was born on October 3, 1900, in Asheville, North Carolina. He was the youngest of eight children in a lively and often complicated family. His father was a stonecutter who owned a monument business, while his mother managed a boarding house. The people, places, and experiences of his childhood later became the foundation for much of his fiction. From an early age, Wolfe showed exceptional intellectual ability and a deep love of reading and writing.
+After studying at the University of North Carolina, where he became active in literature and drama, Wolfe continued his education at Harvard University under the guidance of the renowned playwright George Pierce Baker. Although he initially hoped to become a dramatist, he gradually discovered that his true talent lay in writing novels. His vivid imagination and extraordinary command of language enabled him to create expansive narratives filled with emotional intensity and detailed observations of everyday life.
+Wolfe achieved immediate fame in 1929 with the publication of Look Homeward, Angel, a largely autobiographical novel that portrayed the joys and struggles of growing up in a Southern family. The book established him as a major literary talent. He followed it with Of Time and the River, while his posthumously published novels, The Web and the Rock and You Can't Go Home Again, further explored themes of personal growth, ambition, and the changing nature of American society. His editor, Maxwell Perkins, played a crucial role in shaping Wolfe's lengthy manuscripts into published works.
+Thomas Wolfe died on September 15, 1938, at the age of only thirty-seven after complications from tuberculosis of the brain. Despite his brief career, his influence on American literature has been lasting. Writers such as William Faulkner, Jack Kerouac, and Ray Bradbury admired his passionate style and emotional honesty. Today, Wolfe is remembered as a gifted novelist whose lyrical prose and profound exploration of human experience continue to resonate with readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/658dbd5f-4fe0-4069-b0c1-6df81239b874.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068623</t>
   </si>
   <si>
     <t>Discover Look Homeward, Angel by Thomas Wolfe. This book is published by General Press in eBook format, ISBN 9789389440096, ASIN B07XMGXB3D, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>