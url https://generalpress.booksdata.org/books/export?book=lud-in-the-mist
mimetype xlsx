--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,52 +147,60 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC010000</t>
   </si>
   <si>
     <t>2022-09-01 00:00:00</t>
   </si>
   <si>
     <t>First published in 1926, ‘Lud-In-The-Mist’ is a fiction novel and significant masterpiece by Hope Mirrlees, a British poet, novelist, and translator.
-It is the third and last novel of Mirrlees’s. Lud-in-the-mist is in effect a magical murder mystery, complete with hints, detectives, and courtroom drama. It is also the story of an estranged father and son, a man estranged from himself, and a people estranged from their history. When the town of Lud severs its ties to a Fairyland, illegal trade in fairy fruit develops. But eating the fruit has horrible and wondrous effects. 
+It is the third and last novel of Mirrlees’s. Lud-in-the-mist is in effect a magical murder mystery, complete with hints, detectives, and courtroom drama. It is also the story of an estranged father and son, a man estranged from himself, and a people estranged from their history. When the town of Lud severs its ties to a Fairyland, illegal trade in fairy fruit develops. But eating the fruit has horrible and wondrous effects.
 When Duke Aubrey's son Ranulph is thought to have eaten fairy fruit, Nathaniel Chanticleer, the mayor of Lud-in-the-Mist, finds himself looking into old mysteries in order to save his son and the people of his city.</t>
+  </si>
+  <si>
+    <t>Hope Mirrlees (1887–1978) was an English novelist, poet, translator, and classical scholar whose imaginative writing placed her among the most original literary voices of the twentieth century. Although her work was overlooked for many years, she is now recognized as a pioneering figure in modern fantasy and experimental literature. Her novel Lud-in-the-Mist (1926) is widely regarded as a classic of fantasy fiction, admired for its lyrical prose, subtle humor, and profound exploration of imagination, tradition, and human nature.
+Born Helen Hope Mirrlees on April 8, 1887, in Chislehurst, Kent, England, she grew up in a prosperous family that encouraged education and intellectual curiosity. Her childhood was spent in England, Scotland, and South Africa, experiences that broadened her outlook and nurtured her love of languages, history, and different cultures. She later studied at Newnham College, Cambridge, where she developed a deep interest in classical literature and medieval history.
+At Cambridge, Mirrlees formed a close friendship with the distinguished classical scholar Jane Ellen Harrison, whose ideas about mythology, ritual, and ancient civilizations had a lasting influence on her writing. Mirrlees became an accomplished linguist and translator, and her wide-ranging knowledge of European history, folklore, and mythology enriched the imaginative worlds she created.
+Her literary career included poetry, essays, translations, and fiction. In 1920, she published Paris, an innovative modernist poem that captured the atmosphere of the French capital in the aftermath of the First World War. Though experimental in style and ahead of its time, the poem later came to be recognized as an important contribution to modernist literature. Her greatest achievement, however, was Lud-in-the-Mist, a fantasy novel set in a fictional town where the ordinary world gradually collides with the mysterious realm of fairy. Rather than relying on epic battles or magical spectacle, the novel explores memory, imagination, law, and the hidden forces that shape human life, making it one of the earliest sophisticated works of modern fantasy.
+After publishing only a small body of work, Mirrlees gradually withdrew from public literary life. Nevertheless, her writings experienced a remarkable revival in the late twentieth century, inspiring authors such as Neil Gaiman, Susanna Clarke, and others who admired her originality and poetic imagination.
+Hope Mirrlees passed away on August 1, 1978. Today, she is remembered as a visionary writer whose elegant prose, intellectual depth, and richly imaginative storytelling helped shape the evolution of modern fantasy and secured her place among the most distinctive literary voices of her generation.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/15beb975-9957-480b-8114-544f3d1f8118.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068918</t>
   </si>
   <si>
     <t>Discover Lud-In-The-Mist by Hope Mirrlees. This book is published by General Press in eBook format, ISBN 9789354993374, ASIN B0B9RH4G1F, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>