--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,50 +147,58 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC012000, YAF021000</t>
   </si>
   <si>
     <t>2022-09-12 00:00:00</t>
   </si>
   <si>
     <t>Madam Crowl's Ghost &amp; Other Stories by Joseph Sheridan Le Fanu, includes marvelous ghost stories: ‘Madam Crowl's Ghost’; ‘Squire Toby's Will’; ‘Dickon the Devil’; ‘The Child That Went with the Fairies’; ‘The White Cat of Drumgunniol’; ‘An Account of Some Strange Disturbances in Aungier Street’; Ghost Stories of Chapelizod, including ‘The Village Bully,’ ‘The Sexton's Adventure,’ ‘The Specter Lovers’; ‘Wicked Captain Walshawe, of Wauling’; ‘Sir Dominick's Bargain’; ‘Ultor de Lacy’; ‘The Vision of Tom Chuff’; and Stories of Lough Guir, including ‘The Magician Earl,’ ‘Moll Rial's Adventure,’ ‘The Banshee,’ ‘The Governess's Dream,’ and ‘The Earl's Hall.’</t>
+  </si>
+  <si>
+    <t>Joseph Sheridan Le Fanu (1814–1873) was an Irish novelist, journalist, and master of Gothic fiction whose haunting tales of mystery and the supernatural profoundly influenced the development of horror literature. Celebrated for his ability to blend psychological suspense with eerie atmospheres, Le Fanu created stories that continue to captivate readers with their subtle terror and emotional depth. His works paved the way for later writers such as Bram Stoker, M. R. James, and H. P. Lovecraft, securing his place among the greatest authors of supernatural fiction.
+Born on August 28, 1814, in Dublin, Ireland, Le Fanu grew up in a scholarly Protestant family. His father was a clergyman of Huguenot ancestry, and the household encouraged learning, literature, and religious study. He attended Trinity College Dublin, where he studied law, although his true interests lay in writing and journalism. Rather than pursuing a legal career, he devoted himself to literature and became actively involved in publishing and newspaper editing.
+Le Fanu began his literary career by contributing short stories and articles to magazines before becoming the owner and editor of several Dublin newspapers. His journalistic work sharpened his narrative skills and deepened his understanding of society, politics, and human nature. Following the death of his wife in 1858, he led a quieter and more private life, channeling much of his emotional energy into writing the mysterious and atmospheric fiction for which he is best remembered.
+Throughout his career, Le Fanu wrote numerous novels and short stories, including Uncle Silas, The House by the Churchyard, In a Glass Darkly, and his celebrated novella Carmilla. Published in 1872, Carmilla is one of the earliest and most influential vampire stories in English literature. Its sophisticated portrayal of supernatural horror, psychological tension, and Gothic atmosphere directly inspired Bram Stoker's Dracula and helped shape the modern vampire tradition.
+Le Fanu's writing is distinguished by its richly imagined settings, carefully sustained suspense, and exploration of fear, guilt, memory, and the hidden aspects of the human mind. Rather than relying solely on shocking events, he created a lingering sense of unease that made his stories deeply memorable.
+Joseph Sheridan Le Fanu passed away on February 7, 1873, in Dublin. Today, he is remembered as one of the foremost masters of Gothic fiction, whose imaginative storytelling and psychological insight continue to inspire readers, writers, and creators of supernatural literature across the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9862ef58-e4a3-4ed6-b234-c999cef5e440.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069115</t>
   </si>
   <si>
     <t>Discover Madam Crowl's Ghost and Other Stories by Joseph Sheridan Le Fanu. This book is published by General Press in eBook format, ISBN 9789354994982, ASIN B0BCVT4XSV, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,67 +742,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>