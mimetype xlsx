--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -152,50 +152,57 @@
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Literary Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC014000, FIC044000</t>
   </si>
   <si>
     <t>2019-09-05 00:00:00</t>
   </si>
   <si>
     <t>Madame Bovary by Gustave Flaubert is a landmark novel of literary realism that examines the conflict between romantic dreams and the realities of everyday life. Set in nineteenth-century France, the story follows Emma Bovary, a young woman whose expectations of love, luxury, and excitement have been shaped by the sentimental novels she eagerly reads. After marrying Charles Bovary, a kind but ordinary country doctor, Emma soon finds herself dissatisfied with the quiet routine of provincial life and begins yearning for the passion and elegance she believes she deserves.
 Driven by her desire for a more glamorous existence, Emma seeks fulfillment through extravagant spending, romantic affairs, and the pursuit of social status. However, each attempt to escape her unhappiness leaves her feeling more disillusioned than before. As her emotional turmoil deepens, she becomes trapped in a cycle of unrealistic expectations, financial hardship, and moral compromise. Her choices not only affect her own life but also bring suffering to those closest to her, revealing the devastating consequences of living in pursuit of impossible ideals.
 Written with remarkable precision and psychological insight, Flaubert's novel offers a compassionate yet unflinching portrait of human longing, vanity, and disappointment. Through Emma's tragic journey, the author explores themes of desire, illusion, social ambition, and personal responsibility. Madame Bovary remains a timeless masterpiece because it captures the universal struggle between dreams and reality, reminding readers that true contentment cannot be found through appearances or fleeting pleasures alone.</t>
+  </si>
+  <si>
+    <t>Gustave Flaubert (1821–1880) was one of France's greatest novelists and a pioneering master of literary realism. Renowned for his meticulous craftsmanship and unwavering pursuit of stylistic perfection, Flaubert transformed the modern novel by portraying ordinary life with remarkable psychological depth and precision. His masterpiece, Madame Bovary (1857), remains one of the most influential works in world literature, celebrated for its realistic portrayal of human desires, disillusionment, and social expectations.
+Born on December 12, 1821, in Rouen, France, Flaubert was the son of Achille-Cléophas Flaubert, the chief surgeon at the city's main hospital. Growing up in this intellectual environment, he developed an early fascination with human behavior and storytelling. He began writing as a child and later studied law in Paris to satisfy his family's wishes. However, recurring health problems, believed to have been a form of epilepsy, forced him to abandon his legal studies and devote himself entirely to literature.
+Flaubert spent much of his life at the family estate in Croisset, near Rouen, where he pursued writing with extraordinary discipline. He was known for spending days refining a single page, searching tirelessly for le mot juste—the exact word that would express his thoughts with perfect clarity. This relentless dedication to language gave his novels a distinctive elegance and precision that set new standards for literary excellence.
+His first major success, Madame Bovary, tells the tragic story of Emma Bovary, a woman whose romantic dreams clash with the realities of provincial life. Although the novel was prosecuted for alleged immorality because of its candid treatment of adultery and dissatisfaction, Flaubert was acquitted, and the controversy only increased the book's fame. He later produced other significant works, including Salammbô, Sentimental Education, The Temptation of Saint Anthony, and the unfinished satirical novel Bouvard and Pécuchet. Each reflected his keen observation of society and his profound understanding of human ambition, illusion, and weakness.
+Despite personal disappointments and financial hardships in his later years, Flaubert remained devoted to his craft until his death on May 8, 1880. Today, he is remembered as one of the architects of the modern novel, whose commitment to artistic integrity and psychological realism profoundly influenced writers such as Guy de Maupassant, James Joyce, Marcel Proust, and countless others. His works continue to inspire readers with their timeless insight into the complexities of human life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b8b3cfc7-2724-4be7-83c2-501a68302cbd.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068625</t>
   </si>
   <si>
     <t>Discover Madame Bovary by Gustave Flaubert. This book is published by General Press in eBook format, ISBN 9789389440287, ASIN B07XMJS6WK, under Literature and Fiction, Literary Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,67 +748,69 @@
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>