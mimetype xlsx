--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,50 +132,56 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Madhubala: Her Real Life Story</t>
   </si>
   <si>
     <t>Manju Gupta</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Biographies</t>
+  </si>
+  <si>
+    <t>Cinema</t>
   </si>
   <si>
     <t>BIO004000, PER004000, FIC027340</t>
   </si>
   <si>
     <t>2018-02-03 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Madhubala was born as Mumtaz Jehan Begum in Delhi on 14 February 1933. When she entered in film industry as a child artist in 1942, who could ever thought on seeing her that one day she would become one of the most beautiful and versatile actresses of Hindi cinema.
 Lavishly illustrated with photos of Madhubala, this special book covers in detail the major events in her life, her rise in the film industry from bit player to celebrity and her marriage to Kishore Kumar. Her life, especially her helplessness at being caught between the two persons she loved most in life—Dilip Kumar and her father Ataullah Khan, is vividly portrayed.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e0470591-1066-45f4-bbab-1c0a79cdd3e7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068020</t>
   </si>
   <si>
     <t>Discover Madhubala: Her Real Life Story by Manju Gupta. This book is published by General Press in Hardcover format, ISBN 9789387669253, ASIN 9387669254, under Biographies and Memoirs.</t>
@@ -718,83 +724,87 @@
       </c>
       <c r="G2" s="2">
         <v>9387669254</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>112</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>