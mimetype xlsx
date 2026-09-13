--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,125 +137,126 @@
   <si>
     <t>Jim Corbett</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>Nature &amp; Wildlife</t>
   </si>
   <si>
+    <t>Memoirs</t>
+  </si>
+  <si>
     <t>BIO023000, NAT037000, BIO026000</t>
   </si>
   <si>
     <t>2021-09-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>‘Man-Eaters of Kumaon’ is the best known of Corbett's books, one which offers ten fascinating and spine-tingling tales of pursuing and shooting tigers in the Indian Himalayas during the early years of this 19th Century. The stories also offer first-hand information about the exotic flora, fauna, and village life in this obscure and treacherous region of India, making it as interesting a travelogue as it is a compelling look at a bygone era of hunting. No one understood the ways of the Indian jungle better than Corbett. A skilled tracker, he preferred to hunt alone and on foot, sometimes accompanied by his small dog Robin.
-Corbett derived intense happiness from observing wildlife and he was a fervent conservationist as well as a tracker. He empathised with the impoverished people amongst whom he lived, in what is today Uttarakhand, and he established India’s first tiger sanctuary there. Corbett’s writing is as immediate and accessible today as it was when first published in 1944.</t>
+    <t>Jim Corbett’s "Man-Eaters of Kumaon" is much more than a collection of thrilling hunting tales; it is a profoundly empathetic tribute to the people, wildlife, and majestic landscapes of the Indian Himalayas. The book chronicles Corbett’s real-life experiences in the early twentieth century as he is called upon to track and eliminate tigers and leopards that have turned to hunting humans, often paralyzing entire villages with terror.
+What elevates this work is Corbett’s deep, humane perspective. He does not portray the tigers as malicious monsters, but rather as magnificent predators forced into unnatural behaviors—typically due to the agonizing pain of porcupine quills or old gunshot wounds that prevent them from hunting their natural prey. Corbett writes with a quiet reverence for the jungle, meticulously detailing the grueling, solitary tracks through dense forests, armed with only his rifle, his wits, and a profound understanding of animal behavior.
+Equally compelling is his immense compassion for the impoverished Kumaoni villagers, whose daily lives and livelihoods are devastated by these predators. Corbett risks his life not for sport or glory, but out of a deep sense of duty to these vulnerable communities. Written with striking lucidity, "Man-Eaters of Kumaon" is a thrilling, nerve-wracking adventure that ultimately stands as a powerful testament to conservation, coexistence, and a vanished era where man and nature met face-to-face in the deepest forests.</t>
   </si>
   <si>
     <t>Edward James "Jim" Corbett was a British hunter, turned conservationist, author and naturalist, famous for hunting a large number of man-eaters in India.
 Corbett held the rank of colonel in the British Indian Army and was frequently called upon by the government of the United Provinces, now the Indian states of Uttar Pradesh and Uttarakhand, to kill man-eating tigers and leopards that were harassing people in the nearby villages of the Garhwal and Kumaon region. His hunting successes earned him a long-held respect and fame amongst the people residing in the villages of Kumaon. Some even claim that he was considered to be a sadhu (saint) by the locals.
 Corbett was an avid photographer and after his retirement, authored the Man-Eaters of Kumaon, Jungle Lore, and other books recounting his hunts and experiences, which enjoyed much critical acclaim and commercial success. Later on in life, Corbett spoke out for the need to protect India's wildlife from extermination and played a key role in creating a national reserve for the endangered Bengal tiger by using his influence to persuade the provincial government to establish it. The national park was renamed Jim Corbett National Park in his honour in 1957 after his death in 1955.</t>
+  </si>
+  <si>
+    <t>"Man-eaters of Kumaon" by Jim Corbett is a remarkable blend of adventure, wildlife observation, and human courage. Rather than being a conventional novel with a single storyline, it is a collection of true accounts based on Corbett's experiences tracking and hunting man-eating tigers and leopards in the Kumaon region of northern India during the early twentieth century. Through these stories, Corbett offers readers an intimate look at the delicate relationship between humans and the wilderness. His writing is not driven by a desire for glory or violence but by compassion for the frightened villagers whose lives were constantly threatened. Every hunt becomes more than a thrilling pursuit; it is a journey into the heart of nature, where patience, intelligence, and respect for wildlife are essential.
+The book begins by introducing readers to the rugged forests, steep hills, and isolated villages of Kumaon. These beautiful landscapes are also places where danger often lurks. When a tiger or leopard becomes unable to hunt its natural prey because of injury, illness, or old age, it may turn to humans for survival. Corbett carefully explains that man-eaters are not naturally cruel or bloodthirsty. Instead, they are victims of circumstances that force them to change their behavior. This thoughtful perspective immediately sets the tone for the book, encouraging readers to see wild animals not as villains but as creatures struggling to survive in a changing world.
+One of the most memorable stories is that of the Champawat Tiger, a tigress responsible for hundreds of human deaths before Corbett was called to stop her. The fear surrounding the animal is so overwhelming that entire villages are left deserted, and daily life comes to a standstill. Corbett patiently studies the tiger's movements, listens to the stories of local people, and follows faint clues through difficult terrain. The final encounter is dramatic, but what remains most striking is Corbett's discovery that the tigress had badly damaged canine teeth, making it impossible for her to hunt normal prey. This revelation transforms the story from a simple tale of triumph into one of understanding and sympathy.
+As the book progresses, Corbett recounts several other dangerous hunts, including encounters with notorious leopards and tigers that had terrorized communities for years. Each animal presents unique challenges. Some are incredibly cautious, while others seem almost impossible to track because they know every path through the forest. Corbett spends countless hours waiting silently on tree branches, following footprints, reading broken twigs, and interpreting alarm calls from birds and monkeys. These details reveal his extraordinary knowledge of the natural world. Unlike many hunters of his era, he never underestimates the intelligence of the animals he pursues, and he treats every hunt as a test of skill rather than brute force.
+The villagers themselves play an equally important role throughout the book. Corbett portrays them with warmth and respect, showing how their lives are deeply connected to the forests around them. They depend on farming, collecting firewood, and grazing cattle, yet these everyday activities become life-threatening whenever a man-eater is nearby. Families lose loved ones, children are afraid to walk to school, and entire communities live in constant fear. Corbett earns their trust through kindness and humility, often sharing meals, listening to their experiences, and relying on their local knowledge. These relationships add emotional depth to the stories and remind readers that every successful hunt brings relief to countless ordinary people.
+Beyond the suspense, the book offers fascinating insights into animal behavior and the balance of nature. Corbett observes how birds, deer, monkeys, and other creatures communicate danger through warning calls. He explains how weather conditions, wind direction, and even the smallest disturbance in the forest can affect both hunter and hunted. His descriptions of dawn breaking over the hills, mist rising through the valleys, and the quiet sounds of the jungle create vivid images that immerse readers in the wilderness. These passages reveal his deep admiration for the forests and demonstrate that he is, above all, a careful naturalist.
+A recurring theme throughout the book is respect for wildlife and the responsibility humans have toward nature. Corbett repeatedly argues that healthy tigers are not enemies of people but vital parts of the ecosystem. He criticizes careless hunting practices that wound animals without killing them, leaving them injured and more likely to become man-eaters. His experiences convince him that conservation is essential if humans and wildlife are to coexist peacefully. Long before environmental protection became a global concern, Corbett recognized the importance of preserving forests and respecting the creatures that inhabit them.
+The emotional power of the book lies in Corbett's honesty and humility. He never presents himself as an invincible hero. Instead, he openly admits to moments of fear, uncertainty, and even failure. Many hunts take weeks or months, with repeated setbacks that test his patience and determination. Success comes not through luck but through careful observation, persistence, and a willingness to learn from every mistake. This realistic portrayal makes the stories far more engaging than exaggerated adventure tales and highlights the immense challenges involved in confronting such dangerous animals.
+By the end of 'Man-eaters of Kumaon', readers come away with far more than stories of thrilling hunts. They gain a profound appreciation for the beauty and complexity of India's forests, the resilience of the people who lived alongside them, and the remarkable intelligence of the animals that inhabited these landscapes. Jim Corbett's compassionate storytelling transforms what could have been simple hunting narratives into timeless reflections on courage, empathy, and coexistence. His respect for both human life and wildlife gives the book lasting relevance, reminding us that understanding nature is always more meaningful than fearing it. Even decades after its publication, Man-eaters of Kumaon remains an inspiring classic that combines adventure with wisdom, offering valuable lessons about humanity's relationship with the natural world.</t>
   </si>
   <si>
     <t>The Champawat Man-Eater : I
 I was shooting with Eddie Knowles in Malani when I first heard of the tiger which later received official recognition as the ‘Champawat man-eater’.
 Eddie, who will long be remembered in this province as a sportsman par excellence and the possessor of an inexhaustible fund of shikar yarns, was one of those few, and very fortunate, individuals who possess the best of everything in life. His rifle was without equal in accuracy and striking power, and while one of his brothers was the best gun shot in India, another brother was the best tennis player in the Indian Army. When therefore Eddie informed me that his brother-in-law, the best shikari in the world, had been deputed by Government to shoot the Champawat man-eater, it was safe to assume that a very definite period had been put to the animal's activities.
 The tiger, however, for some inexplicable reason, did not die, and was causing Government a great deal of anxiety when I visited Naini Tal four years later. Rewards were offered, special shikaris employed, and parties of Gurkhas sent out from the depot in Almora. Yet in spite of these measures, the toll of human victims continued to mount alarmingly.
 The tigress, for such the animal turned out to be, had arrived in Kumaon as a full-fledged man-eater, from Nepal, from whence she had been driven out by a body of armed Nepalese after she had killed two hundred human beings, and during the four years she had been operating in Kumaon had added two hundred and thirty-four to this number.
 This is how matters stood, when shortly after my arrival in Naini Tal I received a visit from Berthoud. Berthoud, who was Deputy Commissioner of Naini Tal at that time, and who after his tragic death now lies buried in an obscure grave in Haldwani, was a man who was loved and respected by all who knew him, and it is not surprising therefore that when he told me of the trouble the man-eater was giving the people of his district, and the anxiety it was causing him, he took my promise with him that I would start for Champawat immediately on receipt of news of the next human kill.
 Two conditions I made, however: one that the Government rewards be cancelled, and the other, that the special shikaris, and regulars from Almora, be withdrawn. My reasons for making these conditions need no explanation for I am sure all sportsmen share my aversion to being classed as a reward-hunter and are as anxious as I am to avoid the risk of being accidentally shot. These conditions were agreed to, and a week later Berthoud paid me an early morning visit and informed me that news had been brought in during the night by runners that a woman had been killed by the man-eater at Pali, a village between Dabidhura and Dhunaghat.
 In anticipation of a start at short notice, I had engaged six men to carry my camp kit, and leaving after breakfast, we did a march the first day of seventeen miles to Dhari. Breakfasting at Mornaula next morning, we spent the night at Dabidhura, and arrived at Pali the following evening, five days after the woman had been killed.
 The people of the village, numbering some fifty men, women and children, were in a state of abject terror, and though the sun was still up when I arrived I found the entire population inside their homes behind locked doors, and it was not until my men had made a fire in the courtyard and I was sitting down to a cup of tea that a door here and there was cautiously opened, and the frightened inmates emerged.
 I was informed that for five days no one had gone beyond their own doorsteps—the insanitary condition of the courtyard testified to the truth of this Statement—that food was running short, and that the people would starve if the tiger was not killed or driven away.
 That the tiger was still in the vicinity was apparent. For three nights it had been heard calling on the road, distant a hundred yards from the houses, and that very day it had been seen on the cultivated land at the lower end of the village.
 The Headman of the village very willingly placed a room at my disposal, but as there were eight of us to share it, and the only door it possessed opened on to the insanitary courtyard, I elected to spend the night in the open.
 After a scratch meal which had to do duty for dinner, I saw my men safely shut into the room and myself took up a position on the side of the road, with my back to a tree. The villagers said the tiger was in the habit of perambulating along this road, and as the moon was at the full I thought there was a chance of my getting a shot—provided I saw it first.
 I had spent many nights in the jungle looking for game, but this was the first time I had ever spent a night looking for a man-eater. The length of road immediately in front of me was brilliantly lit by the moon, but to right and left the overhanging trees cast dark shadows, and when the night wind agitated the branches and the shadows moved, I saw a dozen tigers advancing on me, and bitterly regretted the impulse that had induced me to place myself at the man-eater’s mercy. I lacked the courage to return to the village and admit I was too frightened to carry out my self-imposed task, and with teeth chattering, as much from fear as from cold, I sat out the long night. As the grey dawn was lighting up the snowy range which I was facing, I rested my head on my drawn-up knees, and it was in this position my men an hour later found me—fast asleep; of the tiger I had neither heard nor seen anything.
 Back in the village I tried to get the men—who I could see were very surprised I had survived the night—to take me to the places where the people of the village had from time to time been killed, but this they were unwilling to do. From the courtyard they pointed out the direction in which the kills had  taken place; the last kill—the one that had brought me to the spot—I was told, had taken place round the shoulder of the hill to the west of the village. The women and girls, some twenty in number, who had been out collecting oak leaves for the cattle when the unfortunate woman had been killed, were eager to give me details of the occurrence. It appeared that the party had set out two hours before midday and, after going half a mile, had climbed into trees to cut leaves. The victim and two other women had selected a tree growing on the edge of a ravine, which I subsequently found was about four feet deep and ten to twelve feet wide. Having cut all the leaves she needed, the woman was climbing down from the tree when the tiger, who had approached unseen, stood up on its hind legs and caught her by the foot. Her hold was torn from the branch she was letting herself down by, and, pulling her into the ravine, the tiger released her foot, and while she was struggling to rise caught her by the throat. After killing her it sprang up the side of the ravine and disappeared with her into some heavy undergrowth.
 All this had taken place a few feet from the two women on the tree, and had been witnessed by the entire party. As soon as the tiger and its victim were out of sight, the terror-stricken women and girls ran back to the village. The men had just come in for their midday meal and, when all were assembled and armed with drums, metal cooking-pots—anything in fact that would produce a noise—the rescue party set off, the men leading and the women bringing up the rear.
 Arrived at the ravine in which the woman had been killed, the very important question of ‘what next?’ was being debated when the tiger interrupted the proceedings by emitting a loud roar from the bushes thirty yards away. As one man the party turned and fled helter-skelter back to the village. When breath had been regained, accusations were made against one and another of having been the first to run and cause the stampede. Words ran high until it was suggested that if no one was afraid and all were as brave as they claimed to be, why not go back and rescue the woman without loss of more time? The suggestion was adopted, and three times the party got as far as the ravine. On the third occasion the one man who was armed with a gun fired it off, and brought the tiger roaring out of the bushes; after this the attempted rescue was very wisely abandoned. On my asking the gun man why he had not discharged his piece into the bushes instead of up into the air, he said the tiger was already greatly enraged and that if by any mischance he had hit it, it would undoubtedly have killed him.
 For three hours that morning I walked round the village looking for tracks and hoping, and at the same time dreading, to meet the tiger. At one place in a dark heavily-wooded ravine, while I was skirting some bushes, a covey of kaleege pheasants fluttered screaming out of them, and I thought my heart had stopped beating for good.
 My men had cleared a spot under a walnut tree for my meals, and after breakfast the Headman of the village asked me to mount guard while the wheat crop was being cut. He said that if the crop was not harvested in my presence, it would not be harvested at all, for the people were too frightened to leave their homes. Half an hour later the entire population of the village, assisted by my men, were hard at work while I stood on guard with a loaded rifle. By evening the crop from five large fields had been gathered, leaving only two small patches close to the houses, which the Headman said he would have no difficulty in dealing with the next day.
 The sanitary condition of the village had been much improved, and a second room for my exclusive use placed at my disposal; and that night, with thorn bushes securely wedged in the doorway to admit ventilation and exclude the man-eater, I made up for the sleep I had lost the previous night.
 My presence was beginning to put new heart into the people and they were moving about more freely, but I had not yet gained sufficient of their confidence to renew my request of being shown round the jungle, to which I attached some importance. These people knew every foot of the ground for miles round, and could, if they wished, show me where I was most likely to find the tiger, or in any case, where I could see its pug marks. That the man-eater was a tiger was an established fact, but it was not known whether the animal was young or old, a male or a female, and this information, which I believed would help me to get in touch with it, I could only ascertain by examining its pug marks.
 After an early tea that morning I announced that I wanted meat for my men and asked the villagers if they could direct me to where I could shoot a ghooral (mountain goat). The village was situated on the top of a long ridge running east and west, and just below the road on which I had spent the night the hill fell steeply away to the north in a series of grassy slopes; on these slopes I was told ghooral were plentiful, and several men volunteered to show me over the ground. I was careful not to show my pleasure at this offer and, selecting three men, I set out, telling the Headman that if I found the ghooral as plentiful as he said they were, I would shoot two for the village in addition to shooting one for my men.
 Crossing the road we went down a very steep ridge, keeping a sharp lookout to right and left, but saw nothing. Half a mile down the hill the ravines converged, and from their junction there was a good view of the rocky, and grass-covered, slope to the right. I had been sitting for some minutes, scanning the slope, with my back to a solitary pine which grew at this spot, when a movement high up on the hill caught my eye. When the movement was repeated I saw it was a ghooral flapping its ears; the animal was standing in grass and only its head was visible. The men had not seen the movement, and as the head was now stationary and blended in with its surroundings it was not possible to point it out to them. Giving them a general idea of the animal's position I made them sit down and watch while I took a shot. I was armed with an old Martini Henry rifle, a weapon that atoned for its vicious kick by being dead accurate—up to any range. The distance was as near 200 yards as made no matter and, lying down and resting the rifle on a convenient pine root, I took careful aim, and fired.
 The smoke from the black powder cartridge obscured my view and the men said nothing had happened and that I had probably fired at a rock, or a bunch of dead leaves. Retaining my position I reloaded the rifle and presently saw the grass, a little below where I had fired, moving, and the hind quarters of the ghooral appeared. When the whole animal was free of the grass it started to roll over and over, gaming momentum as it came down the steep hill. When' it was half-way down it disappeared into heavy grass, and disturbed two ghooral that had been lying up there. Sneezing their alarm call, the two animals dashed out of the grass and went bounding up the hill. The range was shorter now, and, adjusting the leaf sight, I waited until the bigger of the two slowed down and put a bullet through its back, and as the other one turned, and made off diagonally across the hill, I shot it through the shoulder.
 On occasions one is privileged to accomplish the seemingly impossible. Lying in an uncomfortable position and shooting up at an angle of sixty degrees at a range of 200 yards at the small white mark on the ghooral’s throat, there did not appear to be one chance in a million of the shot coming off, and yet the heavy lead bullet driven by black powder had not been deflected by a hair's breadth and had gone true to its mark, killing the animal instantaneously. Again, on the steep hillside which was broken up by small ravines and jutting rocks, the dead animal had slipped and rolled straight to the spot where its two companions were lying up; and before it had cleared the patch of grass the two companions in their turn were slipping rolling down the hill. As the three dead animals landed in the ravine in front of us it was amusing to observe the surprise and delight of the men who never before had seen a rifle in action. All thought of the man-eater was for the time being forgotten as they scrambled down into the ravine to retrieve the bag.
 The expedition was a great success in more ways than one; for in addition to providing a ration of meat for everyone, it gained me the confidence of the entire village. Shikar yarns, as everyone knows, never lose anything in repetition, and while the ghooral were being skinned and divided up the three men who had accompanied me gave full rein to *heir imagination, and from where I sat in the open, having breakfast, I could hear the exclamations of the assembled crowd when they were told that the ghooral had been shot at a range of over a mile, and that the magic bullets used had not only killed the animals— like that—but had also drawn them to the sahib’s feet.
 After the midday meal the Headman asked me where I wanted to go, and how many men I wished to take with me. From the eager throng of men who pressed round I selected two of my late companions, and with them to guide me set off to visit the scene of the last human tragedy.
 The people of our hills are Hindus and cremate their dead, and when one of their number has been carried off by a man-eater it is incumbent on the relatives to recover some portion of the body for cremation even if it be only a few splinters of bone. In the case of this woman the cremation ceremony was yet to be performed, and as we started out, the relatives requested us to bring back any portion of the body we might find.
 From early boyhood I have made a hobby of reading, and interpreting, jungle signs. In the present case I had the account of the eye-witnesses who were present when the woman was killed, but eye-witnesses are not always reliable, whereas jungle signs are a true record of all that has transpired. On arrival at the spot a glance at the ground showed me that the tiger could only have approached the tree one way, without being seen, and that was up the ravine. Entering the ravine a hundred yards below the tree, and working up, I found the pug marks of a tiger in some fine earth that had sifted down between two big rocks; these pug marks showed the animal to be a tigress, a little past her prime. Further up the ravine, and some ten yards from the tree, the tigress had lain down behind a rock, presumably to wait for the woman to climb down from the tree. The victim had been the first to cut all the leaves she needed, and as she was letting herself down by a branch some two inches in diameter the tigress had crept forward and, standing up on her hind legs, had caught the woman by the foot and pulled her down into the ravine. The branch showed the desperation with which the unfortunate woman had clung to it, for adhering to the rough oak bark where the branch, and eventually the leaves, had slipped through her grasp were strands of skin which had been torn from the palms of her hands and fingers. Where the tigress had killed the woman there were signs of a struggle and a big patch of dried blood; from here the blood trail, now dry but distinctly visible, led across the ravine and up the opposite bank. Following the blood trail from where it left the ravine we found the place in the bushes where the tigress had eaten her kill.
 It is a popular belief that man-eaters do not eat the head, hands, and feet of the human victims. This is incorrect. Man-eaters, if not disturbed, eat everything—including the blood-soaked clothes, as I found on one occasion; however, that is another story, and will be told some other time.
-On the present occasion we found the woman’s clothes, and a few pieces of bone which we wrapped up in the clean cloth we had brought for the purpose. Pitifully little as these remains were, they would suffice for the cremation ceremony which would ensure the ashes of the high caste woman reaching Mother Ganges. After tea I visited the scene of yet another tragedy. Separated from the main village by the public road was a small holding of a few acres. The owner of this holding had built himself a hut on the hillside just above the road. The man’s wife, and the mother of his two children, a boy and a girl aged four and six respectively, was the younger of two sisters. These two sisters were out cutting grass one day on the hill above the hut when the tigress suddenly appeared and carried off the elder sister. For a hundred yards the younger woman ran after the tigress brandishing her sickle and screaming at the tigress to let her sister go, and take her instead. This incredible act of heroism was witnessed by the people in the main village. After carrying the dead woman for a hundred yards the tigress put her down and turned on her pursuer. With a loud roar it sprang at the brave woman who, turning, raced down the hillside, across the road, and into the village, evidently with the intention of telling the people what they, unknown to her, had already witnessed. The woman's incoherent noises were at the time attributed to loss of breath, fear, and excitement, and it was not until the rescue party that had set out with all speed had returned, unsuccessful, that it was found the woman had lost her power of speech. I was told this tale in the village, and when I climbed the path to the two-roomed hut where the woman was engaged in washing clothes, she had then been dumb a twelvemonth.
-[...13 lines deleted...]
-I have a tale to tell of that bungalow but I will not tell it here, for this is a book of jungle stories, and tales ‘beyond the laws of nature’ do not consort well with such stories.</t>
+On the present occasion we found the woman’s clothes, and a few pieces of bone which we wrapped up in the clean cloth we had brought for the purpose. Pitifully little as these remains were, they would suffice for the cremation ceremony which would ensure the ashes of the high caste woman reaching Mother Ganges. After tea I visited the scene of yet another tragedy. Separated from the main village by the public road was a small holding of a few acres. The owner of this holding had built himself a hut on the hillside just above the road. The man’s wife, and the mother of his two children, a boy and a girl aged four and six respectively, was the younger of two sisters. These two sisters were out cutting grass one day on the hill above the hut when the tigress suddenly appeared and carried off the elder sister. For a hundred yards the younger woman ran after the tigress brandishing her sickle and screaming at the tigress to let her sister go, and take her instead. This incredible act of heroism was witnessed by the people in the main village. After carrying the dead woman for a hundred yards the tigress put her down and turned on her pursuer. With a loud roar it sprang at the brave woman who, turning, raced down the hillside, across the road, and into the village, evidently with the intention of telling the people what they, unknown to her, had already witnessed. The woman's incoherent noises were at the time attributed to loss of breath, fear, and excitement, and it was not until the rescue party that had set out with all speed had returned, unsuccessful, that it was found the woman had lost her power of speech. I was told this tale in the village, and when I climbed the path to the two-roomed hut where the woman was engaged in washing clothes, she had then been dumb a twelvemonth.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b44e9961-fb75-43be-a0fb-3dfcc7c854ca.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067567</t>
   </si>
   <si>
-    <t>Discover Man-eaters of Kumaon by Jim Corbett. This book is published by General Press in Hardcover format, ISBN 9789354990038, ASIN 9354990037, under Non Fiction, Nature and Wildlife.</t>
+    <t>Discover Man-eaters of Kumaon by Jim Corbett. This book is published by General Press in Hardcover format, ISBN 9789354990038, ASIN 9354990037, under Non Fiction, Nature and Wildlife, Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -776,86 +777,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>256</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>495.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>