--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,67 +132,91 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Man: The Dwelling Place of God</t>
   </si>
   <si>
     <t>A.W. Tozer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
+  </si>
+  <si>
+    <t>Religion</t>
   </si>
   <si>
     <t>REL012040, REL023000, REL012120</t>
   </si>
   <si>
     <t>2021-09-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>In ‘Man: the Dwelling Place of God’ – A.W. Tozer reveals what it truly means to have Christ within us. It is such a private, intimate place that no one can intrude but Christ, and even He will enter only through an invitation of faith. Once the Spirit enters the core of the believer's heart and establishes residence there, man becomes a true child of God. What it truly means to have Christ within us – like leaving your old life behind, understanding the Bible, making godly choices, loving God for Himself, Christian fellowship, and more.</t>
   </si>
   <si>
     <t>Aiden Wilson Tozer (1897–1963) was an influential American Christian pastor, author, and spiritual mentor whose profound theological insights continue to resonate worldwide. Born into poverty in rural western Pennsylvania, Tozer was entirely self-educated, never attending high school or a theological seminary. In 1915, after hearing a street preacher in Akron, Ohio, he committed his life to Christianity, igniting a relentless, lifelong pursuit of God.
 Despite his lack of formal training, Tozer began a 44-year ministry in 1919 as a pastor with the Christian and Missionary Alliance (C&amp;MA). He spent three decades leading the Southside Alliance Church in Chicago, where his uncompromising, prophetic preaching drew thousands. In 1950, he expanded his influence by becoming the editor of The Alliance Weekly.
 Tozer is best remembered for his enduring literary classics, most notably The Pursuit of God and The Knowledge of the Holy. These works emphasize the absolute majesty of God and the necessity of a deeply contemplative spiritual life. Often referred to as a "20th-century prophet," Tozer lived a remarkably simple lifestyle, giving away much of his book royalties and prioritizing prayer over material wealth. His legacy endures through his writings, which continue to challenge readers to seek a genuine, intimate relationship with the Divine.</t>
+  </si>
+  <si>
+    <t>A. W. Tozer’s Man: The Dwelling Place of God is a collection of deeply challenging reflections on the relationship between God and the human soul. Originally published in 1966, the book brings together forty short chapters dealing with faith, holiness, Scripture, prayer, Christian character, worship, doctrine, fellowship, and the inner life. Although the subjects vary, Tozer continually returns to one central conviction: the true purpose of human life is to know God, love Him, and become a dwelling place for His presence. For Tozer, Christianity is not primarily about religious activity, outward identity, or belonging to an institution. It is about the living presence of God within a transformed person.
+The title expresses the heart of Tozer’s theology. Human beings possess an inner spiritual life that is meant for God. The deepest tragedy of sin is therefore not simply that people break rules but that they become separated from the One for whom they were created. Tozer believes that the human heart can never find its proper purpose in possessions, achievement, reputation, pleasure, or even religious activity. The soul finds its true home only in God. The Christian life begins when Christ is welcomed into this hidden center of the person and allowed to transform it from within.
+Tozer is particularly concerned with the difference between outward religion and genuine spiritual life. He warns that a person can participate in Christian ceremonies, attend church, know religious language, and still remain spiritually unchanged. Religious forms have value only when they express a real relationship with God. In his view, baptism, church membership, sacraments, and other practices cannot substitute for the indwelling presence of the Holy Spirit. This is why Tozer’s writing often feels less like a comfortable devotional and more like a spiritual examination. He asks the reader to look honestly at the condition of the heart.
+One of his recurring themes is the “call of Christ.” Tozer understands Christianity as a summons to leave the old life behind and follow Jesus wholeheartedly. Christ does not invite people merely to add religion to an otherwise unchanged existence. He calls them to surrender themselves. Genuine faith therefore involves obedience, trust, and a willingness to let God alter one’s priorities. The Christian cannot simultaneously make self-interest the center of life and claim that Christ is Lord.
+This leads naturally to Tozer’s distinction between the “once-born” and the “twice-born.” Physical birth gives a person natural life, but spiritual birth gives new life in God. Tozer sees conversion as much more than adopting new beliefs. It is a radical spiritual renewal. The person who has been born again begins to see reality differently because his or her relationship with God has changed. The old self-centered way of living must give way to a life oriented toward Christ.
+Faith is another major concern. Tozer believes faith is frequently misunderstood as mere intellectual agreement or passive optimism. Genuine faith, he argues, is active. It expresses itself through decisions, obedience, courage, and dependence upon God. A person cannot claim to trust God while consistently refusing to follow His will. Faith becomes real when it enters everyday life.
+This emphasis appears again in Tozer’s discussion of the Christian’s will. True religion, he argues, is not simply a matter of religious feelings. Feelings can change from day to day, but Christian commitment involves the will. There may be times when prayer feels inspiring and worship feels deeply moving, but there will also be ordinary or difficult seasons when the believer must choose faithfulness without emotional encouragement. Spiritual maturity means continuing to obey God even when the emotions are quiet.
+Tozer is especially critical of what he calls the “new cross” in contrast with the “old Cross.” He believes modern Christianity can be tempted to make discipleship attractive by minimizing sacrifice, self-denial, and repentance. The biblical Cross, however, calls people to die to the old self and receive new life in Christ. Salvation is not simply an arrangement by which people escape punishment while continuing to live primarily for themselves. The Cross changes the direction of life. Tozer therefore regards self-denial not as a gloomy burden but as part of genuine freedom in God.
+Another important theme is the sanctification of ordinary life. Tozer rejects the idea that some parts of existence are spiritual while others are merely secular. Work, relationships, reading, decisions, possessions, and daily responsibilities can all become part of a life offered to God. Holiness is not limited to church services. It is expressed in how a person thinks, chooses, speaks, works, and treats other people.
+The book also repeatedly calls readers to love God for Himself rather than merely for what He gives. This is one of Tozer’s most searching ideas. It is possible to seek God because one wants protection, success, comfort, answers to prayer, or heaven. But mature faith learns to value God Himself above His gifts. Tozer wants believers to reach a place where God is not simply useful to them but becomes their greatest treasure.
+His reflections on prayer follow the same pattern. Tozer does not treat prayer as a mechanism for obtaining whatever one desires. Instead, prayer is an expression of relationship and dependence. The question of whether God always answers prayer becomes an opportunity to examine human expectations. God’s silence is not necessarily His absence, and unanswered prayer does not prove that prayer is useless. Faith learns to trust God even when circumstances do not immediately change.
+Tozer also discusses Christian fellowship and the “communion of saints.” Although he strongly emphasizes personal relationship with God, he does not imagine Christianity as complete isolation. Believers need one another. Yet he also recognizes that genuine devotion can sometimes make a person feel alone, particularly when surrounding culture or even religious communities become spiritually superficial. His chapter on “The Saint Must Walk Alone” is therefore not a rejection of fellowship but a reminder that obedience to God sometimes requires standing apart from popular opinion.
+The later chapters broaden the discussion to doctrine, spiritual discernment, the Church, reading, character, and the future of Christianity. Tozer insists that sound doctrine matters because what people believe about God shapes how they live. At the same time, correct doctrine without spiritual transformation is inadequate. Truth must move from the mind into the heart and ultimately into conduct. He urges Christians to test teachings and spiritual influences carefully rather than accepting every attractive religious idea.
+The book ends with a strong emphasis on the lordship of Jesus and the importance of choices. Tozer believes character is formed through repeated decisions. People become what they continually choose. Small compromises can gradually weaken spiritual life, while faithful choices can shape a person into someone increasingly responsive to God.
+Ultimately, Man: The Dwelling Place of God is an invitation to recover the seriousness and beauty of genuine Christianity. Tozer wants readers to move beyond religious appearance into spiritual reality. His message is both demanding and hopeful: God desires not merely to be worshiped from a distance but to dwell within His people. The Christian life, therefore, is not primarily about becoming impressive, successful, or religiously busy. It is about becoming available to God.
+For Tozer, the deepest question is not simply whether a person believes in God, attends church, or knows Christian teaching. The deeper question is whether God has become the center of that person’s life. When the answer is yes, faith becomes active, worship becomes genuine, ordinary life becomes sacred, and the human heart begins to fulfill the purpose for which it was created.</t>
   </si>
   <si>
     <t>Chapter 1 : Man – The Dwelling Place of God
 Deep inside every man there is a private sanctum where dwells the mysterious essence of his being. This far-in reality is that in the man which is what it is of itself without reference to any other part of the man’s complex nature. It is the man’s “I Am,” a gift from the I AM who created him.
 The I AM which is God is underived and self-existent; the “I Am” which is man is derived from God and dependent every moment upon His creative fiat for its continued existence. One is the Creator, high over all, ancient of days, dwelling in light unapproachable. The other is a creature and, though privileged beyond all others, is still but a creature, a pensioner on God’s bounty and a suppliant before His throne.
 The deep-in human entity of which we speak is called in the Scriptures the spirit of man. “For what man knoweth the things of man, save the spirit of man which is in him? even so the things of God knoweth no man, but the Spirit of God” (1 Corinthians 2:11). As God’s self-knowledge lies in the eternal Spirit, so man’s self-knowledge is by his own spirit, and his knowledge of God is by the direct impression of the Spirit of God upon the spirit of man.
 The importance of all this cannot be overestimated as we think and study and pray. It reveals the essential spirituality of mankind. It denies that man is a creature having a spirit and declares that he is a spirit having a body. That which makes him a human being is not his body but his spirit, in which the image of God originally lay.
 One of the most liberating declarations in the New Testament is this: “The true worshippers shall worship the Father in spirit and in truth: for the Father seeketh such to worship him. God is a Spirit: and they that worship him must worship him in spirit and in truth” (John 4:23-24). Here the nature of worship is shown to be wholly spiritual. True religion is removed from diet and days, from garments and ceremonies, and placed where it belongs – in the union of the spirit of man with the Spirit of God.
 From man’s standpoint the most tragic loss suffered in the Fall was the vacating of this inner sanctum by the Spirit of God. At the far-in hidden centre of man’s being is a bush fitted to be the dwelling place of the Triune God. There God planned to rest and glow with moral and spiritual fire. Man by his sin forfeited this indescribably wonderful privilege and must now dwell there alone. For so intimately private is the place that no creature can intrude; no one can enter but Christ; and He will enter only by the invitation of faith. “Behold, I stand at the door, and knock: if any man hear my voice, and open the door, I will come in to him, and will sup with him, and he with me” (Revelation 3:20).
 By the mysterious operation of the Spirit in the new birth, that which is called by Peter “the divine nature” enters the deep-in core of the believer’s heart and establishes residence there. “If any man have not the Spirit of Christ, he is none of his,” for “the Spirit itself beareth witness with our spirit, that we are the children of God” (Romans 8:9, 16). Such a one is a true Christian, and only such. Baptism, confirmation, the receiving of the sacraments, church membership – these mean nothing unless the supreme act of God in regeneration also takes place. Religious externals may have a meaning for the God-inhabited soul; for any others they are not only useless but may actually become snares, deceiving them into a false and perilous sense of security.
 “Keep thy heart with all diligence” is more than a wise saying; it is a solemn charge laid upon us by the One who cares most about us. To it we should give the most careful heed lest at any time we should let it slip.
 Chapter 2 : The Call of Christ
 To be called to follow Christ is a high honour; higher indeed than any honour men can bestow upon each other.
 Were all the nations of the earth to unite in one great federation and call a man to head that federation, that man would be honoured above any other man that ever lived. Yet the humblest man who heeds the call to follow Christ has an honour far above such a man; for the nations of the earth can bestow only such honour as they possess, while the honour of Christ is supreme over all. God has given Him a name that is above every name.
 This being true and being known to the heavenly intelligences, the methods we use to persuade men to follow Christ must seem to them extremely illogical if not downright wrong.
 Evangelical Christians commonly offer Christ to mankind as a nostrum to cure their ills, a way out of their troubles, a quick and easy means to the achievement of personal ends. They use the right words, but their emphasis is awry. The message is so presented as to leave the hearer with the impression that he is being asked to give up much to gain more. And that is not good, however well intentioned it may be.
 What we do is precisely what a good salesman does when he presents the excellence of his product as compared with that of his closest competitor. The customer chooses the better of the two, as who would not? But the weakness of the whole salesmanship technique is apparent: the idea of selfish gain is present in the whole transaction.
 Jesus Christ is a Man come to save men. In Him the divine nature is married to our human nature, and wherever human nature exists there is the raw material out of which He makes followers and saints. Our Lord recognizes no classes, high or low, rich or poor, old or young, man or woman: all are human and all are alike to Him. His invitation is to all mankind.
 In New Testament times persons from many and varied social levels heard His call and responded: Peter the fisherman; Levi the publican; Luke the physician; Paul the scholar; Mary the demon possessed; Lydia the businesswoman; Paul us the statesman. A few great and many common persons came. They all came and our Lord received them all in the same way and on the same terms.
 From any and every profession or occupation men and women may come if they will. The simple rule is that if the occupation is good, continue in it if you so desire; if it is bad, abandon it at once and seek another. If the call includes detachment from all common pursuits to give full time to the work of the gospel, then no profession or occupation, no matter how good or how noble, must keep us from obeying the call.
 The activities in which men engage may be divided into two categories: the morally bad and the morally neutral. The activities of the burglar, the gambler, the dictator, the procurer, the dope addict, the gangster and all who prey upon society are bad; nothing can make them better. The call of Christ is away from all such. This is not to be questioned or debated, but accepted without delay and acted upon at once.
 But the majority of our human activities are not evil in themselves; they are neutral. The labourer, the statesman, the housewife, the doctor, the teacher, the engineer – such as these engage in activities that are neither good nor bad. Their moral qualities are impacted by the one who engages in them. So the call of Christ is not away from such things, for they may be sanctified by the prayer and faith of the individual, and thus turned into a positive good.
 One thing is certain: the call of Christ is always a promotion. Were Christ to call a king from his throne to preach the gospel to some tribe of aborigines, that king would be elevated above anything he had known before. Any movement toward Christ is ascent, and any direction away from Him is down.
 Yet though we recognize the honour bestowed upon us, there is no place for pride, for the follower of Christ must shoulder his cross and a cross is an object of shame and a symbol of rejection.
 Before God and the angels it is a great honour to follow Christ, but before men it is not so. The Christ the world pretends now to honour was once rejected and crucified by that same world. The great saint is honoured only after he is dead. Rarely is he known as a saint while he lives. The plaudits of the world come too late, when he can no longer hear them; and perhaps it is better that way. Not many are selfless enough to endure honour without injury to their souls.
@@ -225,51 +249,51 @@
 Classification is one of the most difficult of all tasks. Even in the realm of religion there are enough lights and shades to make it injudicious to draw too fine a line between men and men. If the religious world were composed of squares of solid black and solid white classification would be easy; but unfortunately it is not.
 It is a grave error for us evangelicals to assume that the children of God are all in our communion and that all who are not associated with us are ipso facto enemies of the Lord. The Pharisees made that mistake and crucified Christ as a consequence.
 With all this in mind, and leaning over backwards to be fair and charitable, there is yet one distinction which we dare make, which indeed we must make if we are to think the thoughts of God after Him and bring our beliefs into harmony with the Holy Scriptures. That distinction is the one which exists between two classes of human beings, the once-born and the twice-born.
 That such a distinction does in fact exist was taught by our Lord with great plainness of speech, in contexts which preclude the possibility that He was merely speaking figuratively. “Except a man be born again, he cannot see the kingdom of God,” He said, and the whole chapter where these words are found confirms that He was speaking precisely, setting forth meanings as blunt and downright as it is possible for language to convey.
 “Ye must be born again,” said Christ. “That which is born of the flesh is flesh; and that which is born of the Spirit is spirit.” This clear line of demarcation runs through the entire New Testament, quite literally dividing one human being from another and making a distinction as sharp as that which exists between different genera of the animal kingdom.
 Just who belongs to one class and who to the other it is not always possible to judge, though the two kinds of life ordinarily separate from each other. Those who are twice-born crystallise around the Person of Christ and cluster together in companies, while the once-born are held together only by the ties of nature, aided by the ties of race or by common political and social interests.
 Our Lord warned His disciples that they would be persecuted. “In the world ye shall have tribulation,” He said, and “Blessed are they which are persecuted for righteousness’ sake: for theirs is the kingdom of heaven. Blessed are ye, when men shall revile you, and persecute you, and shall say all manner of evil against you falsely, for my sake.”
 These are only two of many passages of the New Testament warning of persecution or recording the fact of harassment and attack suffered by the followers of the Lord. This same idea runs through the entire Bible from the once-born Cain who slew the twice-born Abel to the Book of the Revelation where the end of human history comes in a burst of blood and fire.
 That hostility exists between the once-born and the twice-born is known to every student of the Bible; the reason for it was stated by Christ when He said, “If ye were of the world, the world would love his own: but because ye are not of the world, but I have chosen you out of the world, therefore the world hateth you.” The rule was laid down by the apostle Paul when he wrote, “But as then he that was born after the flesh persecuted him that was born after the Spirit, even so it is now.”
 Difference of moral standards between the once-born and the twice-born, and their opposite ways of life, may be contributing causes of this hostility; but the real cause lies deeper. There are two spirits abroad in the earth: the spirit that works in the children of disobedience and the Spirit of God. These two can never be reconciled in time or in eternity. The spirit that dwells in the once-born is forever opposed to the Spirit that inhabits the heart of the twice-born. This hostility began somewhere in the remote past before the creation of man and continues to this day. The modern effort to bring peace between these two spirits is not only futile but contrary to the moral laws of the universe.
 To teach that the spirit of the once-born is at enmity with the Spirit of the twice-born is to bring down upon one’s head every kind of violent abuse. No language is too bitter to hurl against the conceited bigot who would dare to draw such a line of distinction between men. Such malignant ideas are at odds with the brotherhood of man, says the once-born, and are held only by the apostles of disunity and hate. This mighty rage against the twice-born only serves to confirm the truth they teach. But this no one seems to notice.
 What we need to restore power to the Christian testimony is not soft talk about brotherhood but an honest recognition that two human races occupy the earth simultaneously: a fallen race that sprang from the loins of Adam and a regenerate race that is born of the Spirit through the redemption which is in Christ Jesus.
 To accept this truth requires a tough-mindedness and a spiritual maturity that modern Christians simply do not possess. To face up to it hardly contributes to that “peace of mind” after which our religious weaklings bleat so plaintively.
 For myself, I long ago decided that I would rather know the truth than be happy in ignorance. If I cannot have both truth and happiness, give me truth. We’ll have a long time to be happy in heaven.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/49158dc8-fbc8-4c0e-9405-b347a4f28e1b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067566</t>
   </si>
   <si>
-    <t>Discover Man: The Dwelling Place of God by A.W. Tozer. This book is published by General Press in Hardcover format, ISBN 9789354990007, ASIN 9354990002, under Christian Books and Bibles.</t>
+    <t>Discover Man: The Dwelling Place of God by A.W. Tozer. This book is published by General Press in Hardcover format, ISBN 9789354990007, ASIN 9354990002, under Christian Books and Bibles, Christianity, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -787,87 +811,93 @@
       </c>
       <c r="G2" s="2">
         <v>9354990002</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>192</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>395.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>