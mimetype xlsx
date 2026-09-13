--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,72 +135,86 @@
     <t>Manhattan Transfer</t>
   </si>
   <si>
     <t>John Dos Passos</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09XML5GBT</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC025000, FIC069000</t>
   </si>
   <si>
     <t>2022-04-01 00:00:00</t>
   </si>
   <si>
     <t>‘Manhattan Transfer,’ considered by many to be John Dos Passos's greatest work, was first published in 1925. There are several separate stories that overlap one another. With these stories, the novel describes the development of urban life that took place in New York City from the Gilded Age to the Jazz Age. It is believed to be one of the most influential books of Dos Passos. The novel presents Manhattan as a place that is quite merciless, but it teems with activity and energy. The author very clearly criticizes the consumerism and social indifference of contemporary urban life. It also shows that there is a lot of restlessness in Manhattan.
 More than ninety years after its first publication, it still stands as ‘a novel of the very first importance’ (Sinclair Lewis). It is a masterpiece of modern fiction and a lasting tribute to the dual-edged nature of the American dream.</t>
   </si>
   <si>
+    <t>John Dos Passos (1896–1970) was an American novelist, journalist, and social commentator whose innovative storytelling transformed twentieth-century literature. Widely regarded as one of the leading writers of the modernist movement, he experimented with narrative structure and style to portray the complexity of modern life. His novels captured the hopes, struggles, and contradictions of American society during a period of rapid industrial, political, and social change, making him one of the most influential literary voices of his generation.
+Born on January 14, 1896, in Chicago, Illinois, Dos Passos was the son of a prominent lawyer. Because his parents were not married at the time of his birth, he spent much of his early life traveling throughout Europe and the United States with his mother. These experiences exposed him to diverse cultures and languages, broadening his outlook from an early age. He later attended Harvard University, where he studied literature, architecture, and art while developing a passion for writing.
+During the First World War, Dos Passos volunteered as an ambulance driver with relief organizations in Europe before serving in the United States Army Medical Corps. The devastation and human suffering he witnessed profoundly influenced his worldview and shaped much of his later fiction. His early novels reflected the disillusionment experienced by many members of the "Lost Generation," a group of writers deeply affected by the war.
+Dos Passos achieved lasting fame with his monumental U.S.A. Trilogy—The 42nd Parallel (1930), 1919 (1932), and The Big Money (1936). These novels combined fictional narratives with newspaper headlines, biographies of public figures, and stream-of-consciousness passages to create a vivid portrait of American society in the early twentieth century. His experimental techniques broke new literary ground and influenced later generations of novelists. Other notable works include Manhattan Transfer, which brilliantly captured the energy and diversity of New York City.
+Throughout his life, Dos Passos remained deeply engaged with politics and social issues, though his political views evolved significantly over time. His writing consistently reflected his concern for individual freedom, justice, and the impact of economic and political forces on ordinary people.
+John Dos Passos passed away on September 28, 1970, leaving behind a remarkable body of work that continues to be studied and admired. Today, he is remembered as one of America's greatest modernist writers, whose innovative narrative techniques and insightful exploration of society reshaped the possibilities of the novel and enriched twentieth-century literature.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/16e1479d-0f7a-483a-a933-9d117f486b10.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068844</t>
   </si>
   <si>
-    <t>Discover Manhattan Transfer by John Dos Passos. This book is published by General Press in eBook format, ISBN 9789354990410, ASIN B09XML5GBT, under Literature and Fiction.</t>
+    <t>Discover Manhattan Transfer by John Dos Passos. This book is published by General Press in eBook format, ISBN 9789354990410, ASIN B09XML5GBT, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354990410</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>