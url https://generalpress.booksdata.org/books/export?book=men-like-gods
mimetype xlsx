--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,58 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>YAF015000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
     <t>Men Like Gods' by HG Wells, was the first novel of its kind, a blend of science fiction and fantasy. It’s influence forever changed genre fiction creating the sub-genre science fantasy. A century after its initial publication, HG Wells's novel offers an enduringly relevant look at an ideal society. Conceived in the aftermath of World War I, it reflects the failings of human nature but offers hope for the future, when men and women may live like gods.
 Barnstaple, a burnt out journalist, decides to go on holiday and leave the rat race behind. He leaves his family at home and hits the road. His car along with several others are miraculously transported 3,000 years into an alternate future. The world he lands in, a veritable utopia, has a history very much like his own but for small details. Mankind has left behind its governments and religions for good or ill. Each person lives a life of their own choosing.
 Barnstaple and the occupants of the other cars are quarantined because of the illnesses they have unwittingly transported to this alternate future. During the quarantine his fellow time travelers decide that they can conquer this idyllic world and live like kings. Barnstaple must decide if he will join them or betray his own kind to protect utopia.</t>
+  </si>
+  <si>
+    <t>H. G. Wells (1866–1946), born Herbert George Wells, was an English novelist, historian, journalist, and social commentator whose visionary imagination earned him a place among the founders of modern science fiction. Through his remarkable blend of scientific curiosity, social criticism, and compelling storytelling, Wells created works that continue to captivate readers while inspiring generations of writers, scientists, and filmmakers. His novels explored not only the possibilities of future technology but also the moral and social challenges facing humanity.
+Born on September 21, 1866, in Bromley, Kent, England, Wells grew up in a modest family. His father owned a small shop and played professional cricket, while his mother worked as a domestic servant. Financial difficulties shaped much of his childhood, but a broken leg at the age of seven unexpectedly became a turning point, as weeks of recovery introduced him to the world of books. Reading awakened a lifelong passion for learning and storytelling.
+After working as an apprentice and teacher, Wells won a scholarship to the Normal School of Science in London, where he studied biology under the renowned scientist Thomas Henry Huxley. His scientific education profoundly influenced his writing, enabling him to combine imaginative ideas with a convincing understanding of scientific principles. Before turning to fiction full-time, he worked as a teacher and journalist.
+Wells achieved international fame with a series of groundbreaking novels, including The Time Machine (1895), The Island of Doctor Moreau (1896), The Invisible Man (1897), The War of the Worlds (1898), and The First Men in the Moon (1901). These works introduced revolutionary concepts such as time travel, alien invasion, genetic experimentation, and invisibility while exploring themes of evolution, ethics, imperialism, and the consequences of unchecked scientific ambition. Beyond science fiction, he wrote acclaimed social novels like Kipps, Tono-Bungay, and The History of Mr. Polly, along with influential historical and political works, including The Outline of History.
+Throughout his life, Wells remained deeply engaged with questions of education, world peace, social reform, and scientific progress. He believed that knowledge and reason could help build a more just and peaceful society, and these ideals are reflected throughout his writings.
+H. G. Wells passed away on August 13, 1946, in London. Today, he is remembered as one of literature's greatest visionaries, whose extraordinary imagination and insightful exploration of science and society continue to shape modern fiction and inspire readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/f3cc9ae0-afad-4d7d-b55e-3a6247b4cf97.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068861</t>
   </si>
   <si>
     <t>Discover Men Like Gods by HG Wells. This book is published by General Press in eBook format, ISBN 9789354992148, ASIN B0B3R3TY23, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>