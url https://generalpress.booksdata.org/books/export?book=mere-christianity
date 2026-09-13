--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,76 +140,101 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0G1BVH5YM</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Christian Living</t>
   </si>
   <si>
-    <t>Religion</t>
+    <t>Christian Ethics</t>
   </si>
   <si>
     <t>REL012120, PHI022000, REL067030</t>
   </si>
   <si>
     <t>“A Rare Gift.” —Commonweal, Edward Skillin
 “The ideal persuader for the half-convinced.” —Anthony Burgess
 First published in 1952, ‘Mere Christianity’ is C.S. Lewis’s enduring exploration of the core beliefs of the Christian faith. Adapted from a series of BBC radio talks given during World War II, the book offers a clear, thoughtful, and reasoned defense of Christianity, aiming to present a common ground of belief shared by Christians of all denominations.
 Lewis begins by examining the universal human sense of morality, arguing that this “Moral Law” points to a divine source. From this foundation, he moves through the essential teachings of Christianity—discussing topics such as free will, sin, faith, forgiveness, and spiritual growth—with clarity, humility, and intellectual depth. Rather than focusing on denominational doctrine, he seeks to define the essence of Christian belief in a way that speaks to both believers and seekers.
 With his characteristic wit and accessible style, Lewis invites readers into a deeper understanding of faith as not just a set of rules, but a transformative way of life. ‘Mere Christianity’ remains one of the most influential works in Christian apologetics, widely read and respected for its sincerity, logic, and lasting spiritual insight. It continues to challenge and inspire those exploring the meaning and purpose of faith.</t>
   </si>
   <si>
     <t>CLIVE STAPLES LEWIS (1898-1963) was one of the intellectual giants of the twentieth century and arguably one of the most influential writers of his day. He was a fellow and tutor in English Literature at Oxford University until 1954 when he was unanimously elected to the Chair of Medieval and Renaissance English at Cambridge University, a position he held until his retirement. He wrote more than thirty books, allowing him to reach a vast audience, and his works continue to attract thousands of new readers every year. His most distinguished and popular accomplishments include Mere Christianity, Out of the Silent Planet, The Great Divorce, The Screwtape Letters, and the universally acknowledged classics, the Chronicles of Narnia. To date, the Narnia books have sold over 100 million copies and been transformed into three major motion pictures.</t>
   </si>
   <si>
+    <t>Mere Christianity by C.S. Lewis is one of the most influential Christian apologetics books of the twentieth century and a widely recommended introduction to Christian belief, faith, morality, and the relationship between reason and religion. First published as a complete book in 1952, it grew out of a series of BBC radio talks that C.S. Lewis delivered during World War II. Those broadcasts, beginning in 1941, were aimed at ordinary listeners rather than professional theologians, and Lewis deliberately tried to explain the central ideas of Christianity in language that was conversational, rational, and accessible. The result is not a conventional theological textbook. Instead, Mere Christianity is an extended invitation to think seriously about God, morality, sin, Jesus Christ, Christian behavior, faith, and spiritual transformation.
+The title itself explains much of Lewis's purpose. By “mere Christianity,” Lewis means the central beliefs shared by the major Christian traditions, rather than the doctrines that separate Catholics, Protestants, Anglicans, Orthodox Christians, and other denominations. He is not trying to settle every theological disagreement or defend one particular church. His goal is to identify what he considers the common ground of historic Christianity. Lewis famously compares this common ground to a hall from which different rooms open. The hall is not intended to be the final destination; it is the common entrance into deeper Christian life and doctrine. This approach gives the book a distinctive character: it is simultaneously an argument for Christianity and an attempt to show readers what lies at its center.
+The first major section, “Right and Wrong as a Clue to the Meaning of the Universe,” begins with something remarkably ordinary: human arguments. Lewis observes that when people quarrel, they rarely behave as though morality is entirely subjective. Instead, they appeal to standards that they believe the other person should recognize. Someone who has been treated unfairly does not merely say, “I dislike what you did.” They normally say, in effect, “You should not have done that.” Lewis sees this everyday experience as evidence for what he calls the Law of Human Nature or moral law.
+Lewis's argument is not that every society has identical customs. He acknowledges obvious differences between cultures and historical periods. His point is that beneath those differences there are recurring ideas about courage, honesty, fairness, loyalty, generosity, and responsibility. Human beings may disagree about how a moral principle should be applied, but they often seem to possess some awareness that there is a distinction between what people ought to do and what they actually do. For Lewis, this is significant because it suggests that morality is more than a collection of personal preferences.
+The difficulty, however, is that human beings frequently fail to obey the moral law they recognize. Lewis calls attention to the uncomfortable gap between knowing what is right and actually doing it. A person may believe in honesty while lying when the truth becomes inconvenient. Someone may admire courage while acting cowardly under pressure. People may demand fairness from others while making excuses for themselves. This contradiction becomes central to Lewis's argument: human beings appear to possess a moral standard while simultaneously failing to live according to it.
+Lewis then considers possible explanations for this moral experience. Could morality simply be an instinct? Could it be the product of social conditioning? Could it be comparable to a biological impulse? He argues that moral obligation seems different from ordinary instincts because our instincts can conflict. We may have an instinct to protect ourselves and another to protect someone else, but something within us tells us which impulse ought to govern in a particular situation. Lewis therefore sees moral law as pointing beyond individual desire toward a deeper reality.
+From this argument, he gradually moves toward the possibility of God. If there is an objective moral law that human beings recognize but do not invent, Lewis reasons that there may be a moral source behind it. The argument does not immediately establish every detail of Christian theology. Instead, it creates what Lewis considers a reason to take the existence of a transcendent moral reality seriously. The first section therefore acts as a doorway: it begins with ordinary human experience and gradually pushes the reader toward a larger question about the nature of reality.
+The second part, “What Christians Believe,” moves directly into Christian theology. Lewis compares Christianity with other explanations of reality, including materialism, pantheism, and dualism. He argues that Christianity offers a distinctive understanding of God, humanity, evil, and the relationship between the two. One of his recurring themes is that Christianity is not simply a moral improvement program. If Christianity is true, something much more dramatic has happened: God has acted within human history to rescue humanity from its broken condition.
+Lewis explains Christian belief in sin in practical rather than merely abstract terms. Human beings are not simply ignorant creatures who need better information. They know something about goodness, yet they repeatedly turn away from it. The problem is therefore moral and spiritual. Christianity's answer is not merely to give people better instructions but to offer reconciliation with God.
+This leads to Lewis's discussion of Jesus Christ, the central figure of Christianity. One of the most famous arguments associated with Mere Christianity concerns Jesus's claims about himself. Lewis challenges the idea that Jesus can comfortably be regarded as merely a great moral teacher while his extraordinary claims about his identity are ignored. His well-known “liar, lunatic, or Lord” argument is designed to force readers to take Jesus's claims seriously rather than reducing him to a harmless moral philosopher. The argument has been extensively debated, and Lewis's formulation has been criticized for not considering every possible alternative, but it remains one of the most recognizable passages in popular Christian apologetics.
+Lewis then turns to the Christian understanding of Christ's death and resurrection. The crucifixion is presented not simply as the tragic death of an innocent man but as part of God's work of reconciliation. Lewis uses several analogies to help ordinary readers approach difficult theological ideas such as atonement, sacrifice, and redemption. He does not pretend that one analogy can explain everything. Instead, he uses several images because, in his view, Christian theology is dealing with a reality too profound to be reduced to a single metaphor.
+The third major section, “Christian Behaviour,” shifts from what Christians believe to how Christians should live. This is one of the most practical portions of the book. Lewis emphasizes that Christianity cannot be reduced to intellectual agreement. A person may understand Christian doctrine and still fail to live as a Christian. Genuine faith must eventually influence character, habits, relationships, priorities, and choices. The Christian life therefore involves a gradual transformation of the whole person.
+Lewis discusses the traditional virtues, including prudence, temperance, justice, and fortitude, and explains why morality involves more than simply avoiding obvious wrongdoing. Virtue means developing a stable character capable of choosing what is good. He also discusses charity, humility, forgiveness, sexual morality, marriage, and the dangers of pride. Some of these discussions reflect the social assumptions and language of Lewis's time, and modern readers may disagree with particular applications. Nevertheless, his broader concern is clear: morality is not merely about following external rules; it is about becoming a certain kind of person.
+One of the most memorable ideas in this section is Lewis's discussion of pride, which he calls the “great sin.” Pride is dangerous because it distorts almost every other virtue. A proud person does not merely think highly of himself; he measures himself against others and becomes invested in superiority. Pride can therefore produce jealousy, resentment, vanity, contempt, and competition. Lewis argues that humility is not self-hatred but freedom from the constant need to prove one's superiority.
+His treatment of sexual morality is another significant and sometimes controversial part of the book. Lewis argues that Christian sexual ethics are not based on a simple fear of pleasure but on a broader understanding of human relationships, commitment, self-control, and the meaning of sexuality. Whether readers accept his conclusions or not, Lewis's method is characteristic of the entire book: he tries to move the discussion away from slogans and toward deeper questions about what human beings are for and what kind of life leads to genuine flourishing.
+Lewis also emphasizes the importance of the Christian virtues of faith, hope, and charity. Charity, in particular, is not simply an emotion of affection. For Lewis, Christian love means actively willing and seeking the good of others. This is important because it separates Christian love from mere sentiment. A person may not naturally like everyone, but Christian charity asks that person to treat others with patience, dignity, forgiveness, and goodwill.
+The fourth section, “Beyond Personality,” takes the discussion to a deeper theological level. Lewis explores the Christian understanding of God as Trinity and explains the Christian idea that God is not merely a distant force but living, personal reality. His discussion of the Trinity can be difficult, but he tries to make the concept understandable through ordinary analogies. The important point is that Christianity's understanding of God is fundamentally relational: God is not solitary existence but Father, Son, and Spirit.
+From here, Lewis develops one of the book's most important ideas: Christianity is ultimately about transformation. God does not simply want people to become slightly nicer versions of themselves. Lewis describes Christianity as a process in which human beings are gradually remade through their relationship with Christ. His famous idea of becoming “little Christs” captures this vision. The purpose of Christian faith is not merely to obtain information about Jesus but to become increasingly like him.
+Lewis compares this transformation to the difference between merely improving a house and rebuilding it into something fundamentally different. Christianity may begin with moral improvement, but its ultimate goal goes much deeper. The Christian is not simply polishing an existing personality; God is changing the person from within. This helps explain why Lewis sees Christianity as more demanding than a system of ethical advice. The Christian faith asks for the surrender of the whole self.
+One of Lewis's strengths throughout Mere Christianity is his ability to explain complicated ideas through familiar images. He writes like a teacher speaking to intelligent people who may know very little theology. His analogies involving houses, roads, rooms, journeys, soldiers, biological life, and everyday relationships make abstract theological concepts easier to approach. This accessible style was partly shaped by the book's origins as short radio talks for a general audience during wartime.
+The historical context matters. Lewis was speaking to Britain during World War II, when questions about death, suffering, courage, evil, and the meaning of life had an immediate urgency. The broadcasts were unexpectedly successful and generated substantial public interest. The original material appeared in separate volumes before being revised and brought together as Mere Christianity in 1952. Yet the book has survived because the questions it raises are not limited to wartime Britain. What is right and wrong? Why do people fail to live according to their own ideals? Is there a God? Who was Jesus? What does it mean to live a good life? Can human beings genuinely change? These remain universal questions.
+Ultimately, Mere Christianity by C.S. Lewis is both an argument and an invitation. Lewis begins with ordinary moral experience, moves toward the possibility of God, introduces the central claims of Christianity, explains Christian morality, and finally presents Christianity as a radical process of spiritual transformation. The book is not intended to answer every theological question, nor does it provide a detailed treatment of every Christian doctrine. Even the official C.S. Lewis site notes that the work is not a comprehensive apologetic addressing every difficult issue, such as the problem of suffering or the philosophical defense of miracles; Lewis treated those questions more fully elsewhere.
+The enduring appeal of Mere Christianity lies in the combination of reason, imagination, humor, and moral seriousness. Lewis does not ask readers to abandon reason in order to believe. Instead, he asks them to follow their questions wherever they lead, including into uncomfortable territory. His ultimate claim is that Christianity is not merely a collection of religious opinions but an explanation of what human beings are, why they are morally divided, what has gone wrong with human nature, and how that condition can be healed. For anyone searching for a summary of Mere Christianity, C.S. Lewis's arguments for Christianity, the meaning of mere Christianity, Christian apologetics, Christian morality, the moral argument for God, or an introduction to C.S. Lewis's theology, this book remains one of the clearest and most influential starting points. Its central message is ultimately simple but demanding: Christianity is not merely about believing certain things about God; it is about allowing the reality of God to transform the person you are becoming.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/8f074f35-f0d1-4c49-9052-abc646dddff7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069086</t>
   </si>
   <si>
-    <t>Discover Mere Christianity by C.S. Lewis. This book is published by General Press in eBook format, ISBN 9788198854896, ASIN B0G1BVH5YM, under Christian Books and Bibles, Christian Living, Religion.</t>
+    <t>Discover Mere Christianity by C.S. Lewis. This book is published by General Press in eBook format, ISBN 9788198854896, ASIN B0G1BVH5YM, under Christian Books and Bibles, Christian Living, Christian Ethics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -744,66 +769,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>