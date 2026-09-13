--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,75 +137,114 @@
   <si>
     <t>Franz Kafka</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B06ZZM3KQ2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Horror</t>
+  </si>
+  <si>
     <t>Classics</t>
   </si>
   <si>
-    <t>The Metamorphosis is a short novel by Franz Kafka, first published in 1915. It is often cited as one of the seminal works of fiction of the 20th century and is widely studied in colleges and universities across the western world. The story begins with a travelling salesman, Gregor Samsa, waking to find himself transformed into an insect.
-[...1 lines deleted...]
-This ebook has been professionally proofread to ensure accuracy and readability on all devices.</t>
+    <t>FIC019000, FIC029000, FIC009030</t>
+  </si>
+  <si>
+    <t>What if you woke up one morning and discovered that you were no longer human? Franz Kafka’s 'Metamorphosis', a classic literary fiction and psychological novella, begins with this unsettling question and turns it into a powerful exploration of identity, isolation, family, and the quiet cruelty of being valued only for what you can provide.
+The story follows Gregor Samsa, a hardworking traveling salesman whose life revolves around supporting his parents and younger sister, Grete. His ordinary existence is suddenly shattered when he wakes to find himself transformed into a strange, monstrous insect-like creature. Even more disturbing than the transformation itself is Gregor’s immediate concern about missing work and disappointing his employer. His reaction reveals how deeply duty and responsibility have shaped his sense of worth.
+As Gregor becomes increasingly unable to communicate with his family or participate in everyday life, the people closest to him begin struggling with fear, embarrassment, frustration, and resentment. His room gradually becomes a place of confinement, while the family is forced to reconsider its dependence on him. Grete initially shows compassion and takes responsibility for caring for her brother, but the pressures of their changing circumstances begin to alter their relationship.
+Kafka’s 'Metamorphosis' is far more than a bizarre tale about a man becoming an insect. Beneath its surreal premise lies a deeply human story about loneliness, alienation, family expectations, guilt, and the painful feeling of becoming invisible to the people around you. Kafka’s restrained, almost matter-of-fact style makes Gregor’s impossible situation feel strangely believable, creating an atmosphere that is both tragic and darkly absurd.
+Short, haunting, and open to many interpretations, 'Metamorphosis' continues to fascinate readers because its questions remain painfully relevant: What makes us valuable to others, and who are we when we can no longer fulfill the role society expects of us? To discover where Gregor’s transformation leads him and what it ultimately reveals about his family, this unforgettable Kafka classic is a story worth experiencing firsthand.</t>
   </si>
   <si>
     <t>Franz Kafka (1883–1924) was a German-speaking Bohemian novelist and short-story writer widely regarded as one of the major figures of 20th-century literature. Born in Prague into a middle-class Jewish family, Kafka grew up in the shadow of a domineering father. This fraught paternal relationship, combined with his own pervasive sense of isolation, became a central psychological driver in his writing, deeply shaping his unique perspective on authority and alienation.
 After earning a law degree, Kafka spent most of his adult life working at a workers' accident insurance institute. He viewed this demanding bureaucratic job primarily as a means to pay the bills, reserving his nights for his true passion: writing. It was during these quiet hours that he crafted his distinct literary style, blending realistic settings with surreal, nightmarish scenarios where individuals are crushed by incomprehensible socio-bureaucratic powers.
 During his lifetime, Kafka published only a small fraction of his work. His most famous piece published while he was alive is the 1915 novella The Metamorphosis, which chronicles the absurd and tragic story of a traveling salesman who wakes to find himself unexpectedly transformed into a giant insect. The haunting, illogical complexity of this and his other stories eventually gave rise to the term "Kafkaesque," a word now universally used to describe hopelessly bewildering and oppressive situations.
 Plagued by crippling self-doubt and chronic health issues, Kafka contracted tuberculosis and died in a sanatorium near Vienna at just 40 years old. Before his death, he left explicit instructions for his closest friend and literary executor, Max Brod, to gather and burn all of his unpublished diaries and manuscripts unread.
 Defying these final wishes, Brod recognized the profound genius of his friend's work and instead oversaw the posthumous publication of Kafka’s major unfinished novels, including The Trial and The Castle. Because of Brod's momentous decision, Kafka's visionary explorations of existential anxiety survived, securing his enduring legacy as a literary titan whose works continue to resonate worldwide.</t>
   </si>
   <si>
+    <t>Metamorphosis by Franz Kafka is one of the most unsettling and memorable works of modern literature. First published in 1915, the novella tells the story of Gregor Samsa, a young travelling salesman who wakes one morning to discover that he has been transformed into a gigantic insect-like creature. Kafka presents this extraordinary event without explanation, turning the transformation into a powerful exploration of loneliness, family, duty, guilt, alienation, and the loss of human identity. Beneath its strange surface, Metamorphosis is deeply concerned with an ordinary human fear: what happens when we can no longer fulfil the role that other people expect us to play?
+Gregor is the main provider for his family. His parents have financial difficulties, and his younger sister, Grete, depends upon him. Gregor dislikes his job as a travelling salesman, but he continues working because his earnings support the household. He dreams of eventually leaving his job and helping Grete pursue her interest in music. His life is therefore built around responsibility rather than personal happiness.
+One morning, Gregor awakens to find that he has become a monstrous insect. Kafka never explains why this has happened. Gregor himself is surprisingly less concerned with the transformation than with the practical consequences. He worries about missing his train, being late for work, and angering his employer. This strange reaction immediately reveals one of the novella's central ideas: Gregor has already been living as though he were less than fully human. Even before his physical transformation, his identity has largely been reduced to his usefulness as a worker and provider.
+Gregor struggles to get out of bed and open his bedroom door. His family becomes increasingly anxious because he has not appeared for work. A chief clerk from his employer eventually arrives to demand an explanation. When Gregor finally manages to open the door, everyone is horrified by what they see. His mother collapses, his father becomes hostile, and the clerk flees in terror. Gregor tries to communicate that he is still himself, but nobody can understand him.
+From this point onward, Gregor becomes increasingly isolated. His sister Grete is initially the only member of the family willing to care for him. She brings him food and cleans his room. She gradually discovers that Gregor no longer enjoys fresh food and prefers scraps and spoiled leftovers. His tastes, movements, and physical habits become increasingly insect-like. Yet his thoughts remain recognizably human. This contrast makes his situation particularly painful: inside the frightening creature is still the same son and brother who loves his family.
+Gregor's room becomes both his shelter and his prison. At first, Grete tries to make it more comfortable for him. Later, however, the family decides that his furniture should be removed so that he can move around more freely. Gregor becomes distressed because the furniture represents his former human life. He desperately tries to protect a picture on the wall, suggesting that his emotional attachment to human culture and memory has not disappeared.
+Meanwhile, the family's attitude toward Gregor changes. Before his transformation, they depended upon him financially. Afterward, they are forced to find work themselves. His father takes a job, his mother begins sewing, and Grete finds employment. The family becomes increasingly self-reliant, but Gregor's presence is now treated as a burden.
+A particularly painful turning point occurs when Gregor leaves his room after hearing Grete play the violin for three lodgers whom the family has taken in to earn money. Gregor is deeply moved by Grete's music and imagines that he might somehow explain to her that he still loves and supports her. He even dreams of sending her to a conservatory to study music. But when the lodgers see him, they are disgusted and threaten to leave.
+Grete then reaches a devastating conclusion. She tells her parents that they must get rid of Gregor because she can no longer believe that the creature is truly her brother. Her statement marks the final collapse of Gregor's connection with the family. The person who once cared for him most closely now sees him as an unbearable problem.
+Gregor retreats to his room. Weak, exhausted, and emotionally broken, he dies during the night. His death brings the family an unexpected sense of relief. Instead of mourning deeply, they begin thinking about the future. They leave the apartment and take a pleasant walk, discussing how much Grete has grown and how they might find a suitable husband for her. The novella ends with the parents recognizing that their daughter has become a healthy and promising young woman.
+Kafka's story is powerful because Gregor's transformation can be understood in many ways. It can represent the experience of alienation, particularly the feeling of being reduced to one's economic usefulness. Gregor is valuable to his family when he can work, earn money, and fulfil his responsibilities. Once he becomes unable to perform that role, affection gradually disappears. Kafka therefore exposes the uncomfortable connection between love, dependence, and usefulness.
+The novella can also be read as a study of family relationships. Gregor sacrifices his own happiness for his parents and sister, but his sacrifices have never created genuine emotional equality. His family depends on him without fully understanding him. When he becomes dependent upon them, the relationship changes dramatically. The story asks whether love can survive when usefulness disappears.
+Another important theme is communication. Gregor can still think and feel, but his family can no longer understand his speech. His inner humanity therefore becomes invisible. Kafka suggests that human beings can become isolated not only because others reject them, but because others lose the ability—or willingness—to see what exists inside them.
+Ultimately, Metamorphosis is a tragic story about a man who becomes physically monstrous only after he has already been spiritually isolated. Gregor's deepest tragedy is not that he becomes an insect; it is that he gradually becomes invisible as a person. His family learns to live without him, while he discovers that his devotion cannot guarantee love or acceptance. Kafka leaves the reader with an unsettling question: If a person's value disappears when their usefulness disappears, what does that say about the way we understand human worth?
+Through its strange premise, dark humour, emotional cruelty, and profound simplicity, Metamorphosis remains a deeply humane work. Kafka turns an impossible transformation into a recognizable portrait of loneliness, sacrifice, and the desperate human need to be seen not merely for what we provide, but for who we are.</t>
+  </si>
+  <si>
+    <t>Chapter One
+One morning, when Gregor Samsa woke from troubled dreams, he found himself transformed in his bed into a horrible vermin. He lay on his armour-like back, and if he lifted his head a little he could see his brown belly, slightly domed and divided by arches into stiff sections. The bedding was hardly able to cover it and seemed ready to slide off any moment. His many legs, pitifully thin compared with the size of the rest of him, waved about helplessly as he looked.
+“What’s happened to me?” he thought. It wasn’t a dream. His room, a proper human room although a little too small, lay peacefully between its four familiar walls. A collection of textile samples lay spread out on the table—Samsa was a travelling salesman—and above it there hung a picture that he had recently cut out of an illustrated magazine and housed in a nice, gilded frame. It showed a lady fitted out with a fur hat and fur boa who sat upright, raising a heavy fur muff that covered the whole of her lower arm towards the viewer.
+Gregor then turned to look out the window at the dull weather. Drops of rain could be heard hitting the pane, which made him feel quite sad. “How about if I sleep a little bit longer and forget all this nonsense,” he thought, but that was something he was unable to do because he was used to sleeping on his right, and in his present state couldn’t get into that position. However hard he threw himself onto his right, he always rolled back to where he was. He must have tried it a hundred times, shut his eyes so that he wouldn’t have to look at the floundering legs, and only stopped when he began to feel a mild, dull pain there that he had never felt before.
+“Oh, God,” he thought, “what a strenuous career it is that I’ve chosen! Travelling day in and day out. Doing business like this takes much more effort than doing your own business at home, and on top of that there’s the curse of travelling, worries about making train connections, bad and irregular food, contact with different people all the time so that you can never get to know anyone or become friendly with them. It can all go to Hell!” He felt a slight itch up on his belly; pushed himself slowly up on his back towards the headboard so that he could lift his head better; found where the itch was, and saw that it was covered with lots of little white spots which he didn’t know what to make of; and when he tried to feel the place with one of his legs he drew it quickly back because as soon as he touched it he was overcome by a cold shudder.
+He slid back into his former position. “Getting up early all the time,” he thought, “it makes you stupid. You’ve got to get enough sleep. Other travelling salesmen live a life of luxury. For instance, whenever I go back to the guest house during the morning to copy out the contract, these gentlemen are always still sitting there eating their breakfasts. I ought to just try that with my boss; I’d get kicked out on the spot. But who knows, maybe that would be the best thing for me. If I didn’t have my parents to think about I’d have given in my notice a long time ago, I’d have gone up to the boss and told him just what I think, tell him everything I would, let him know just what I feel. He’d fall right off his desk! And it’s a funny sort of business to be sitting up there at your desk, talking down at your subordinates from up there, especially when you have to go right up close because the boss is hard of hearing. Well, there’s still some hope; once I’ve got the money together to pay off my parents’ debt to him—another five or six years I suppose—that’s definitely what I’ll do. That’s when I’ll make the big change. First of all though, I’ve got to get up, my train leaves at five.”
+And he looked over at the alarm clock, ticking on the chest of drawers. “God in Heaven!” he thought. It was half past six and the hands were quietly moving forwards, it was even later than half past, more like quarter to seven. Had the alarm clock not rung? He could see from the bed that it had been set for four o’clock as it should have been; it certainly must have rung. Yes, but was it possible to quietly sleep through that furniture-rattling noise? True, he had not slept peacefully, but probably all the more deeply because of that. What should he do now? The next train went at seven; if he were to catch that he would have to rush like mad and the collection of samples was still not packed, and he did not at all feel particularly fresh and lively. And even if he did catch the train he would not avoid his boss’s anger as the office assistant would have been there to see the five o’clock train go, he would have put in his report about Gregor’s not being there a long time ago. The office assistant was the boss’s man, spineless, and with no understanding. What about if he reported sick? But that would be extremely strained and suspicious as in fifteen years of service Gregor had never once yet been ill. His boss would certainly come round with the doctor from the medical insurance company, accuse his parents of having a lazy son, and accept the doctor’s recommendation not to make any claim as the doctor believed that no-one was ever ill but that many were work-shy. And what’s more, would he have been entirely wrong in this case? Gregor did in fact, apart from excessive sleepiness after sleeping for so long, feel completely well and even felt much hungrier than usual.
+He was still hurriedly thinking all this through, unable to decide to get out of the bed, when the clock struck quarter to seven. There was a cautious knock at the door near his head. “Gregor,” somebody called—it was his mother—“it’s quarter to seven. Didn’t you want to go somewhere?” That gentle voice! Gregor was shocked when he heard his own voice answering, it could hardly be recognised as the voice he had had before. As if from deep inside him, there was a painful and uncontrollable squeaking mixed in with it, the words could be made out at first but then there was a sort of echo which made them unclear, leaving the hearer unsure whether he had heard properly or not. Gregor had wanted to give a full answer and explain everything, but in the circumstances contented himself with saying: “Yes, mother, yes, thank-you, I’m getting up now.” The change in Gregor’s voice probably could not be noticed outside through the wooden door, as his mother was satisfied with this explanation and shuffled away. But this short conversation made the other members of the family aware that Gregor, against their expectations was still at home, and soon his father came knocking at one of the side doors, gently, but with his fist. “Gregor, Gregor,” he called, “what’s wrong?” And after a short while he called again with a warning deepness in his voice: “Gregor! Gregor!” At the other side door his sister came plaintively: “Gregor? Aren’t you well? Do you need anything?” Gregor answered to both sides: “I’m ready, now,” making an effort to remove all the strangeness from his voice by enunciating very carefully and putting long pauses between each, individual word. His father went back to his breakfast, but his sister whispered: “Gregor, open the door, I beg of you.” Gregor, however, had no thought of opening the door, and instead congratulated himself for his cautious habit, acquired from his travelling, of locking all doors at night even when he was at home.
+The first thing he wanted to do was to get up in peace without being disturbed, to get dressed, and most of all to have his breakfast. Only then would he consider what to do next, as he was well aware that he would not bring his thoughts to any sensible conclusions by lying in bed. He remembered that he had often felt a slight pain in bed, perhaps caused by lying awkwardly, but that had always turned out to be pure imagination and he wondered how his imaginings would slowly resolve themselves today. He did not have the slightest doubt that the change in his voice was nothing more than the first sign of a serious cold, which was an occupational hazard for travelling salesmen.
+It was a simple matter to throw off the covers; he only had to blow himself up a little and they fell off by themselves. But it became difficult after that, especially as he was so exceptionally broad. He would have used his arms and his hands to push himself up; but instead of them he only had all those little legs continuously moving in different directions, and which he was moreover unable to control. If he wanted to bend one of them, then that was the first one that would stretch itself out; and if he finally managed to do what he wanted with that leg, all the others seemed to be set free and would move about painfully. “This is something that can’t be done in bed,” Gregor said to himself, “so don’t keep trying to do it”.
+The first thing he wanted to do was get the lower part of his body out of the bed, but he had never seen this lower part, and could not imagine what it looked like; it turned out to be too hard to move; it went so slowly; and finally, almost in a frenzy, when he carelessly shoved himself forwards with all the force he could gather, he chose the wrong direction, hit hard against the lower bedpost, and learned from the burning pain he felt that the lower part of his body might well, at present, be the most sensitive.
+So then he tried to get the top part of his body out of the bed first, carefully turning his head to the side. This he managed quite easily, and despite its breadth and its weight, the bulk of his body eventually followed slowly in the direction of the head. But when he had at last got his head out of the bed and into the fresh air it occurred to him that if he let himself fall it would be a miracle if his head were not injured, so he became afraid to carry on pushing himself forward the same way. And he could not knock himself out now at any price; better to stay in bed than lose consciousness.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/739d2ed0-4a75-456f-a6ce-91a12e5ffe51.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068263</t>
   </si>
   <si>
-    <t>Discover Metamorphosis by Franz Kafka. This book is published by General Press in eBook format, ASIN B06ZZM3KQ2, under Literature and Fiction, Classics.</t>
+    <t>Discover Metamorphosis by Franz Kafka. This book is published by General Press in eBook format, ASIN B06ZZM3KQ2, under Literature and Fiction, Horror, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -722,78 +761,86 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>260.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
-      <c r="Q2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>