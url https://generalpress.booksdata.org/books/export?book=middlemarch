--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,53 +146,61 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Romance</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, LCO019000</t>
   </si>
   <si>
     <t>2021-06-01 00:00:00</t>
   </si>
   <si>
-    <t>‘Middlemarch’ is a novel by the English author George Eliot, appearing in eight volumes in 1871 and 1872. George Eliot opens her complex study of life in the provincial Midlands with a brilliant portrait of Dorothea Brooke in all her strengths and weaknesses. The novel mirrors the complexity and the calm under the storm of a seemingly simple and boring provincial life. Full of colorful characters, rich in satire and suspense, Middlemarch remains the great English novel, a modern tale, a classic which till this day makes us wonder and question ourselves.
+    <t>Middlemarch is a novel by the English author George Eliot, appearing in eight volumes in 1871 and 1872. George Eliot opens her complex study of life in the provincial Midlands with a brilliant portrait of Dorothea Brooke in all her strengths and weaknesses. The novel mirrors the complexity and the calm under the storm of a seemingly simple and boring provincial life. Full of colorful characters, rich in satire and suspense, Middlemarch remains the great English novel, a modern tale, a classic which till this day makes us wonder and question ourselves.
 Significant themes include the status of women, the nature of marriage, idealism, self-interest, religion, hypocrisy, political reform, and education. The story links the struggles of the individuals with the problems of society as a whole, as it wrestles with the disturbances that are approaching through industrialization and a changing social order.
 The narrative is variably considered to consist of three or four plots of unequal emphasis: the life of Dorothea Brooke; the career of Tertius Lydgate; the courtship of Mary Garth by Fred Vincy; and the disgrace of Nicholas Bulstrode.</t>
+  </si>
+  <si>
+    <t>George Eliot (1819–1880), the pen name of Mary Ann Evans, was one of the most important English novelists of the Victorian era. Renowned for her psychological insight, realistic storytelling, and profound understanding of human relationships, Eliot transformed the English novel by exploring the moral and emotional complexities of ordinary life. Her works continue to be celebrated for their intellectual depth, compassion, and timeless relevance.
+Born on November 22, 1819, in Nuneaton, Warwickshire, England, Mary Ann Evans grew up in a rural setting that later inspired many of the landscapes and communities in her fiction. She received an excellent education for a woman of her time, developing a deep love for literature, philosophy, history, and languages. After the death of her mother, she devoted herself to caring for her father while continuing her studies through extensive reading and self-education.
+Following her father's death, Evans moved to London, where she became a respected editor and literary critic for the influential Westminster Review. Her intellectual circle included many of the leading thinkers, scientists, and writers of Victorian England. When she decided to write fiction, she adopted the pen name George Eliot, partly to ensure that her work would be judged on its literary merit rather than dismissed because she was a woman, and partly to maintain privacy regarding her unconventional personal life.
+Eliot achieved remarkable success with novels such as Adam Bede (1859), The Mill on the Floss (1860), Silas Marner (1861), Romola (1863), Felix Holt, the Radical (1866), Middlemarch (1871–72), and Daniel Deronda (1876). Among these, Middlemarch is often regarded as one of the greatest novels ever written, admired for its richly developed characters and thoughtful exploration of society, ambition, marriage, and personal responsibility. Her stories are distinguished by their emotional honesty, philosophical reflection, and deep empathy for people from every walk of life.
+Throughout her career, George Eliot challenged conventional ideas about gender, morality, and social expectations while portraying human beings with extraordinary compassion. She believed that understanding others was the foundation of a just and humane society.
+George Eliot died on December 22, 1880, in London. Today, she is remembered as one of the finest novelists in the English language, whose powerful stories continue to inspire readers with their wisdom, humanity, and enduring insight into the complexities of life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/8f03817e-0a82-4821-8af2-9ea7490459a0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068704</t>
   </si>
   <si>
     <t>Discover Middlemarch by George Eliot. This book is published by General Press in eBook format, ISBN 9789391181093, ASIN B096HNX884, under Romance, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +744,69 @@
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>