--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,79 +134,82 @@
   <si>
     <t>Mike</t>
   </si>
   <si>
     <t>P.G. Wodehouse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTX36J8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Uncategorized</t>
+    <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
+  </si>
+  <si>
+    <t>FIC060000, FIC004000</t>
   </si>
   <si>
     <t>Mike by P.G. Wodehouse is a delightful coming-of-age novel that combines school life, friendship, humor, and the spirit of cricket into a warm and memorable story. First published in 1909, the novel follows Michael "Mike" Jackson, a talented young cricketer whose greatest ambition is to excel on the playing field. When unexpected family circumstances force him to leave the prestigious Wrykyn School and transfer to a smaller boarding school, Mike finds himself struggling to adjust to a new environment and unfamiliar routines.
 At his new school, Mike initially feels lonely and frustrated, missing both his old friends and the opportunities he once enjoyed. However, everything begins to change when he meets the lively, imaginative, and endlessly optimistic Psmith. Their unlikely friendship becomes the heart of the novel, as Psmith's wit, confidence, and unconventional outlook help Mike face the challenges of school life with renewed courage. Together, they navigate strict teachers, rivalries, misunderstandings, and the everyday adventures that make boarding school life both demanding and entertaining.
 Alongside its humorous episodes, Mike celebrates loyalty, perseverance, teamwork, and the importance of true friendship. Cricket serves as more than just a sport; it becomes a symbol of discipline, fair play, and personal growth. Written in Wodehouse's charming and witty style, the novel captures the excitement and innocence of youth while offering gentle observations about character and ambition. More than a school story, Mike is a heartwarming tale about adapting to change, discovering lasting friendships, and growing into adulthood with resilience and good humor.</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
 Best known today for the Jeeves and Blandings Castle novels and short stories, Wodehouse was also a talented playwright and lyricist who was part author and writer of fifteen plays and of 250 lyrics for some thirty musical comedies. He worked with Cole Porter on the musical Anything Goes (1934) and frequently collaborated with Jerome Kern and Guy Bolton. He wrote the lyrics for the hit song Bill in Kern's Show Boat (1927), wrote the lyrics for the Gershwin/Romberg musical Rosalie (1928), and collaborated with Rudolf Friml on a musical version of The Three Musketeers (1928).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9b37b8ee-4f3f-4ee6-9182-d11a12a931f5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069233</t>
   </si>
   <si>
-    <t>Discover Mike by P.G. Wodehouse. This book is published by General Press in eBook format, ISBN 9789354998485, ASIN B0CFTX36J8, under Uncategorized, Classics, Humor and Comedy.</t>
+    <t>Discover Mike by P.G. Wodehouse. This book is published by General Press in eBook format, ISBN 9789354998485, ASIN B0CFTX36J8, under Literature and Fiction, Classics, Humor and Comedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -728,77 +731,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>