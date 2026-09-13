--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1722, ‘Moll Flanders’ is one of the earliest picaresque novels in English by Daniel Defoe, an English novelist, pamphleteer, and journalist, author of Robinson Crusoe (1719–22). It has both captivated and shocked countless readers. It is a masterpiece of fiction that is written in the form of an autobiographical memoir. 
 Daniel Defoe's roguish heroine tells the scandalous facts of her adventurous life with such simple and straightforward sincerity and with such a wealth of intimate detail that the reader is soon convinced that Moll must, indeed, be a person of authenticity.
 Having been imprisoned for political offenses and having experienced severe economic losses in his own life, Defoe demonstrates early on in this novel how circumstances and a fear of poverty can drive one into a life of crime. He writes with authority when Moll speaks of poverty as a ‘frightful spectre’.</t>
+  </si>
+  <si>
+    <t>Daniel Defoe (c. 1660–1731) was an English writer, journalist, merchant, and political thinker who is widely regarded as one of the pioneers of the modern English novel. Best known for his timeless masterpiece Robinson Crusoe, Defoe combined vivid storytelling with careful observation of human nature, creating realistic narratives that captivated readers across generations. His works explored themes of survival, morality, perseverance, commerce, and personal responsibility, securing his place as one of the most influential figures in English literature.
+Defoe was born in London around 1660 into the family of James Foe, a prosperous tradesman. Raised in a Protestant household, he received a strong education at a dissenting academy, where he studied languages, history, philosophy, and theology. Although he was expected to enter the ministry, Defoe chose instead to pursue a career in business. He engaged in various commercial ventures, including trading in textiles and other goods. While his business career brought both success and financial setbacks, these experiences gave him valuable insight into economics, politics, and everyday life, enriching the realism of his later writings.
+Alongside his commercial activities, Defoe became an active journalist and political commentator. He wrote extensively on issues such as religion, trade, government, and social reform, often expressing bold opinions that sometimes led to imprisonment and public controversy. Despite these challenges, he remained a prolific and influential writer throughout his life.
+In 1719, Defoe published Robinson Crusoe, the novel that established his enduring literary reputation. The story of a shipwrecked sailor surviving on a deserted island became an international success and is considered one of the first great English novels. He followed it with other notable works, including Moll Flanders, A Journal of the Plague Year, Captain Singleton, and Roxana. His novels were admired for their realistic detail, memorable characters, and engaging first-person narratives, setting new standards for fiction.
+Daniel Defoe passed away in London in 1731, leaving behind an extraordinary body of literary and journalistic work. His innovative storytelling transformed English fiction and inspired countless writers who followed. Today, he is remembered not only as the creator of Robinson Crusoe but also as a visionary author whose imagination, realism, and insight into human resilience continue to resonate with readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0381348d-997f-4c6c-982c-6aa072f224b7.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068962</t>
   </si>
   <si>
     <t>Discover Moll Flanders by Daniel Defoe. This book is published by General Press in eBook format, ISBN 9789354993244, ASIN B0BBRG7NC7, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>