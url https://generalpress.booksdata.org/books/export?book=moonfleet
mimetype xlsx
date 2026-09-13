--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,82 @@
   <si>
     <t>John Meade Falkner</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTRXKXV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Historical Fiction</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Action &amp; Adventure Fiction</t>
+  </si>
+  <si>
+    <t>Sea Adventures Fiction</t>
+  </si>
+  <si>
+    <t>FIC002000, FIC047000</t>
   </si>
   <si>
     <t>Moonfleet by John Meade Falkner is a captivating adventure novel that blends mystery, suspense, and historical fiction into a timeless tale of courage and self-discovery. Set in the small coastal village of Moonfleet in eighteenth-century England, the story follows young John Trenchard, an orphan whose quiet life takes an unexpected turn when he becomes entangled in the dangerous world of smugglers. Fascinated by the local legend of the hidden Blackbeard Diamond, John embarks on a thrilling journey that tests his bravery, loyalty, and determination.
 As John searches for the legendary treasure, he forms an unlikely bond with Elzevir Block, a strong yet compassionate innkeeper who is secretly connected to the smuggling operations that sustain many of the village's residents. Together, they face perilous adventures involving hidden passageways, ancient crypts, dangerous chases, and powerful enemies. Through these experiences, John gradually matures, learning valuable lessons about trust, sacrifice, justice, and the true meaning of honor.
 Falkner masterfully combines vivid descriptions of the rugged English coastline with an atmosphere of mystery and excitement, creating a story that keeps readers engaged from beginning to end. While the novel is filled with action and suspense, it also explores the emotional bonds between its characters and the moral choices they must make in difficult circumstances. More than a treasure hunt, Moonfleet is a moving coming-of-age story that celebrates resilience, friendship, and integrity. Its rich storytelling and memorable characters have made it a beloved classic that continues to inspire readers across generations.</t>
   </si>
   <si>
+    <t>John Meade Falkner (1858–1932) was an English novelist, poet, historian, and scholar whose literary works are admired for their rich historical detail, atmospheric settings, and enduring sense of adventure. Although he wrote only a handful of novels, his remarkable storytelling secured him a lasting place in English literature. His best-known work, Moonfleet (1898), remains a classic adventure novel, beloved for its suspense, memorable characters, and evocative depiction of the English countryside.
+Born on May 8, 1858, in Prestbury, Cheshire, England, Falkner was raised in a family that valued education and scholarship. He attended University College, Oxford, where he studied history and classical literature. His academic interests in medieval history, archaeology, and church architecture deeply influenced both his personal life and his writing. These passions would later give his novels their distinctive blend of historical authenticity and literary elegance.
+After graduating from Oxford, Falkner pursued a successful career in business rather than full-time writing. He joined the armaments company Armstrong Whitworth, where his intelligence, organizational skills, and dedication earned him senior leadership positions. Despite the demands of his professional career, he continued to devote his spare time to literature, historical research, and collecting rare books and manuscripts.
+Falkner published three novels that have endured through the generations: The Lost Stradivarius (1895), Moonfleet (1898), and The Nebuly Coat (1903). Of these, Moonfleet became his greatest achievement. Set in eighteenth-century Dorset, the novel follows the adventures of a young orphan named John Trenchard, who becomes entangled in tales of smugglers, hidden treasure, and dangerous secrets. Combining vivid historical settings with emotional depth and thrilling adventure, the book has remained a favorite among readers of all ages and has inspired several film and television adaptations.
+In addition to fiction, Falkner was an accomplished historian and authority on church architecture. He wrote scholarly works on medieval churches and local history, reflecting his lifelong commitment to preserving England's cultural and architectural heritage. His writing, whether fictional or historical, was marked by careful research, graceful prose, and a deep appreciation for the past.
+John Meade Falkner passed away on July 22, 1932. Today, he is remembered as a gifted storyteller and distinguished scholar whose works continue to captivate readers with their timeless blend of history, mystery, and adventure. His enduring legacy lies in his ability to bring the past vividly to life while celebrating courage, friendship, and the enduring spirit of discovery.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e464b523-6f6e-4db8-8a64-db8b02a203b5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069186</t>
   </si>
   <si>
-    <t>Discover Moonfleet by John Meade Falkner. This book is published by General Press in eBook format, ISBN 9789354998607, ASIN B0CFTRXKXV, under Literature and Fiction, Historical Fiction, Classics.</t>
+    <t>Discover Moonfleet by John Meade Falkner. This book is published by General Press in eBook format, ISBN 9789354998607, ASIN B0CFTRXKXV, under Literature and Fiction, Action and Adventure Fiction, Sea Adventures Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>