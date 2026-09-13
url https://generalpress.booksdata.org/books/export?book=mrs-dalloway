--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,80 +134,86 @@
   <si>
     <t>Mrs. Dalloway</t>
   </si>
   <si>
     <t>Virginia Woolf</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07XJGXYZ9</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Romance</t>
+    <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Literary Fiction</t>
+  </si>
+  <si>
+    <t>Women's Fiction</t>
   </si>
   <si>
     <t>FIC019000, FIC044000</t>
   </si>
   <si>
     <t>2019-09-05 00:00:00</t>
   </si>
   <si>
     <t>Mrs. Dalloway by Virginia Woolf is a groundbreaking modernist novel that explores the inner lives of its characters over the course of a single day in post-First World War London. At the heart of the story is Clarissa Dalloway, a refined and thoughtful woman preparing to host an evening party. As she walks through the bustling streets and attends to her plans, memories of her youth, lost opportunities, and past relationships quietly resurface, prompting her to reflect on the choices that have shaped her life.
 Running parallel to Clarissa's experiences is the story of Septimus Warren Smith, a young war veteran deeply affected by the psychological trauma of combat. His struggle with isolation and emotional suffering offers a poignant contrast to the elegance and social order surrounding Clarissa's world. Although the two characters never truly meet, their lives become subtly connected through the novel's exploration of shared human emotions and the unseen burdens people carry.
 Rather than relying on dramatic events, Virginia Woolf uses a flowing stream-of-consciousness style to reveal the thoughts, memories, and emotions of her characters. Themes of time, identity, love, mortality, social expectations, and the lasting effects of war are woven together with remarkable sensitivity. Through ordinary moments and quiet reflections, the novel captures the richness and complexity of everyday existence. Mrs. Dalloway is both an intimate portrait of individual lives and a profound meditation on memory, human connection, and the fragile beauty of life, making it one of the defining works of twentieth-century literature.</t>
   </si>
   <si>
     <t>Virginia Woolf is now recognized as a major twentieth-century author, a great novelist and essayist and a key figure in literary history as a feminist and a modernist. Born in 1882, she was the daughter of the editor and critic Leslie Stephen, and suffered a traumatic adolescence after the deaths of her mother, in 1895, and her step-sister Stella, in 1897, leaving her subject to breakdowns for the rest of her life. Her father died in 1904 and two years later her favourite brother Thoby died suddenly of typhoid.
 With her sister, the painter Vanessa Bell, she was drawn into the company of writers and artists such as Lytton Strachey and Roger Fry, later known as the Bloomsbury Group. Among them she met Leonard Woolf, whom she married in 1912, and together they founded the Hogarth Press in 1917, which was to publish the work of T. S. Eliot, E. M. Forster and Katherine Mansfield as well as the earliest translations of Freud. Woolf lived an energetic life among friends and family, reviewing and writing, and dividing her time between London and the Sussex Downs. In 1941, fearing another attack of mental illness, she drowned herself.
 Her first novel, The Voyage Out, appeared in 1915, and she then worked through the transitional Night and Day (1919) to the highly experimental and impressionistic Jacob's Room (1922). From then on her fiction became a series of brilliant and extraordinarily varied experiments, each one searching for a fresh way of presenting the relationship between individual lives and the forces of society and history. She was particularly concerned with women's experience, not only in her novels but also in her essays and her two books of feminist polemic, A Room of One's Own (1929) and Three Guineas (1938).
 Her major novels include Mrs Dalloway (1925), the historical fantasy Orlando (1928), written for Vita Sackville-West, the extraordinarily poetic vision of The Waves (1931), the family saga of The Years (1937), and Between the Acts (1941). All these are published by Penguin, as are her Diaries, Volumes I-V, and selections from her essays and short stories.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3cca3da7-e727-4e10-9c48-7fcd75c0084b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068617</t>
   </si>
   <si>
-    <t>Discover Mrs. Dalloway by Virginia Woolf. This book is published by General Press in eBook format, ISBN 9789389440294, ASIN B07XJGXYZ9, under Romance.</t>
+    <t>Discover Mrs. Dalloway by Virginia Woolf. This book is published by General Press in eBook format, ISBN 9789389440294, ASIN B07XJGXYZ9, under Literature and Fiction, Literary Fiction, Women's Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,83 +729,87 @@
       <c r="F2" s="2">
         <v>9789389440294</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>