--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,80 +135,86 @@
     <t>My Ántonia</t>
   </si>
   <si>
     <t>Willa Cather</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6G29PMS</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classic Literature</t>
   </si>
   <si>
     <t>FIC033000, FIC042070</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>‘My Ántonia’ was originally published in 1918 and was praised as a masterpiece of Willa Cather. It evokes the life of Willa Cather's childhood, and commemorates the spirit and courage of immigrant pioneers in America. One of Cather's earliest novels, it is the story of Ántonia Shimerda, who arrives on the Nebraska frontier as part of a family of Bohemian emigrants. Her story is told through the eyes of Jim Burden, a neighbor who will befriend Ántonia, teach her English, and follow the remarkable story of her life.
 Working in the fields of waving grass and tall corn that dot the Great Plains, Ántonia forges the durable spirit that will carry her through the challenges she faces when she moves to the city. But only when she returns to the prairie does she recover her strength and regain a sense of purpose in life. In the quiet, probing depth of Willa Cather's art, Ántonia's story becomes a mobbing elegy to those whose persistence and strength helped build the American frontier.</t>
   </si>
   <si>
     <t>Wilella Sibert Cather was born in Back Creek Valley (Gore), Virginia, in December 7, 1873.
 She grew up in Virginia and Nebraska. She then attended the University of Nebraska, initially planning to become a physician, but after writing an article for the Nebraska State Journal, she became a regular contributor to this journal. Because of this, she changed her major and graduated with a bachelor's degree in English.
 After graduation in 1894, she worked in Pittsburgh as writer for various publications and as a school teacher for approximately 13 years, thereafter moving to New York City for the remainder of her life.
 Her novels on frontier life brought her to national recognition. In 1923 she was awarded the Pulitzer Prize for her novel, 'One of Ours' (1922), set during World War I. She travelled widely and often spent summers in New Brunswick, Canada. In later life, she experienced much negative criticism for her conservative politics and became reclusive, burning some of her letters and personal papers, including her last manuscript.
 She was elected a Fellow of the American Academy of Arts and Sciences in 1943. In 1944, Cather received the gold medal for fiction from the National Institute of Arts and Letters, an award given once a decade for an author's total accomplishments.
 She died of a cerebral haemorrhage at the age of 73 in New York City.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/4a0d1066-d930-4b28-b44c-1875901704b6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068889</t>
   </si>
   <si>
-    <t>Discover My Ántonia by Willa Cather. This book is published by General Press in eBook format, ISBN 9789354993046, ASIN B0B6G29PMS, under Literature and Fiction.</t>
+    <t>Discover My Ántonia by Willa Cather. This book is published by General Press in eBook format, ISBN 9789354993046, ASIN B0B6G29PMS, under Literature and Fiction, Historical Fiction, Classic Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -724,83 +730,87 @@
       <c r="F2" s="2">
         <v>9789354993046</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>