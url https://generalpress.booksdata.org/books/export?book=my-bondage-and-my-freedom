--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,77 +135,83 @@
     <t>My Bondage and My Freedom</t>
   </si>
   <si>
     <t>Frederick Douglass</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6G15JTZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>African American History</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>BIO006000, BIO002010</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>Published in 1855, ‘My Bondage and My Freedom’ is an autobiographical slave narrative written by Frederick Douglass. It is the second of three autobiographies written by Douglass, and is mainly an expansion of his first (Narrative of the Life of Frederick Douglass), discussing in greater detail his transition from bondage to liberty. 
 It was written after ten years of reflection following his legal emancipation in 1846. It is an important document of the state of race relations and the politics of slavery leading up to the American Civil War and in its pages we find the voice that made Frederick Douglass one of the nation's most prominent figures in the American Anti-Slavery movement as well as an intimate portrait of his life.</t>
   </si>
   <si>
     <t>Frederick Douglass (né Frederick Augustus Washington Bailey) was born a slave in the state of Maryland in 1818. After his escape from slavery, Douglass became a renowned abolitionist, editor and feminist. Having escaped from slavery at age 20, he took the name Frederick Douglass for himself and became an advocate of abolition. Douglass traveled widely, and often perilously, to lecture against slavery.
 His first of three autobiographies, The Narrative of the Life of Frederick Douglass: An American Slave, was published in 1845. In 1847 he moved to Rochester, New York, and started working with fellow abolitionist Martin R. Delany to publish a weekly anti-slavery newspaper, North Star. Douglass was the only man to speak in favor of Elizabeth Cady Stanton's controversial plank of woman suffrage at the first women's rights convention in Seneca Falls, New York, in 1848. As a signer of the Declaration of Sentiments, Douglass also promoted woman suffrage in his North Star. Douglass and Stanton remained lifelong friends.
 In 1870 Douglass launched The New National Era out of Washington, D.C. He was nominated for vice-president by the Equal Rights Party to run with Victoria Woodhull as presidential candidate in 1872. He became U.S. marshal of the District of Columbia in 1877, and was later appointed minister resident and consul-general to Haiti. His District of Columbia home is a national historic site. D. 1895.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/83954494-db64-4a4a-bbce-e7db5cc2a690.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068883</t>
   </si>
   <si>
-    <t>Discover My Bondage and My Freedom by Frederick Douglass. This book is published by General Press in eBook format, ISBN 9789354993053, ASIN B0B6G15JTZ, under Biographies and Memoirs.</t>
+    <t>Discover My Bondage and My Freedom by Frederick Douglass. This book is published by General Press in eBook format, ISBN 9789354993053, ASIN B0B6G15JTZ, under Biographies and Memoirs, African American History, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789354993053</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>