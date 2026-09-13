--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,54 +134,57 @@
   <si>
     <t>My Experiments with Truth: An Autobiography of Gandhi</t>
   </si>
   <si>
     <t>Mahatma Gandhi</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
-    <t>Autobiographies</t>
-[...2 lines deleted...]
-    <t>BIO026000, BIO010000</t>
+    <t>Political Leader Biographies</t>
+  </si>
+  <si>
+    <t>Social Activist Biographies</t>
+  </si>
+  <si>
+    <t>BIO010000, BIO032000, BIO026000</t>
   </si>
   <si>
     <t>2018-02-03 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Mahatma Gandhi’s 'The Story of My Experiments with Truth' is not just a historical memoir; it is a profoundly intimate confession of a flawed human being striving for moral perfection. Written with striking humility and lucid honesty, the autobiography strips away the myth of the "Mahatma" (Great Soul) to reveal a vulnerable man constantly wrestling with his own weaknesses, desires, and doubts.
 The narrative traces his journey from a timid boy in Gujarat to an insecure law student in London, and ultimately to the fearless leader of India’s nonviolent independence movement. Yet, rather than focusing on grand political victories, Gandhi anchors his story in quiet, everyday struggles—his early battles with lust, jealousy, and anger, and his obsessive experiments with diet, fasting, and celibacy. He views his entire life as a spiritual laboratory where every mistake is an opportunity to learn.
 At the heart of this deeply humane book is the dual philosophy of Ahimsa (nonviolence) and Satyagraha (truth-force). Gandhi demonstrates that true political liberation must first begin with personal purification and radical self-honesty. He does not present himself as a flawless saint, but as an ordinary seeker who made countless errors along the way.
 This remarkable autobiography is a timeless invitation to introspection. It reminds us that greatness is not born from inherent perfection, but from the relentless, compassionate courage to confront our own flaws and align our daily actions with the absolute truth.</t>
   </si>
   <si>
     <t>Born in 1869 in the coastal town of Porbandar, India, Mohandas Karamchand Gandhi was raised in a devout Hindu family heavily influenced by Jain pacifist teachings. After completing his early education in India, he traveled to London in 1888 to study law and jurisprudence. Upon passing the bar, he briefly attempted to establish a legal practice in Bombay before accepting a fateful year-long contract to work in South Africa in 1893.
 Instead of a brief stint, Gandhi spent over two decades in South Africa, where he faced severe, systemic racial discrimination. These experiences fundamentally transformed him from a shy lawyer into a resilient civil rights activist. It was here that he first developed and implemented Satyagraha, his defining philosophy of nonviolent civil disobedience, successfully mobilizing the Indian expatriate community to protest oppressive colonial laws.
 Returning to India in 1915, Gandhi brought his formidable organizing skills and moral authority to the Indian independence movement. Assuming leadership of the Indian National Congress, the "Mahatma" (Great Soul) orchestrated massive nationwide campaigns against British colonial rule, including the famous Salt March of 1930 and the "Quit India" movement of 1942. His methods relied entirely on peaceful non-cooperation, boycotts, and fasting, which continually captured the world's attention.
 Throughout his life of activism, Gandhi was also a remarkably prolific writer and journalist. He founded and edited several influential newspapers, using them to advocate for social reforms, religious harmony, and the eradication of untouchability. His most enduring literary contribution is his deeply introspective autobiography, The Story of My Experiments with Truth, which detailed his lifelong pursuit of spiritual purity, dietary discipline, and the profound moral convictions that guided his political vision.
 Though India finally achieved independence in 1947, the violent partition of the subcontinent into India and Pakistan left Gandhi deeply sorrowful. While tirelessly working to quell Hindu-Muslim communal violence, he was assassinated by a Hindu nationalist in January 1948 at the age of seventy-eight. He left behind an unparalleled legacy as the father of modern India and a global icon of peaceful resistance.</t>
   </si>
   <si>
     <t>Mahatma Gandhi’s "The Story of My Experiments with Truth" is a stark departure from the traditional political memoir. Serialized in his journal Navjivan between 1925 and 1929, the autobiography does not seek to chronicle a comprehensive history of the Indian independence movement or position its author as an infallible savior. Instead, it is an unflinchingly transparent, deeply introspective exploration of one man’s relentless pursuit of absolute morality. For Gandhi, truth was not merely a philosophical concept; it was synonymous with God. The book is appropriately titled, as he viewed his entire existence—from his dietary habits to his political campaigns—as a rigorous series of scientific, moral experiments designed to bring him closer to this divine truth.
 The narrative begins with his ordinary, unremarkable childhood in Porbandar, India. Born into a devout Hindu family, the young Mohandas Karamchand Gandhi describes himself as a mediocre student, crippled by intense shyness and fearful of ghosts and thieves. He was married to Kasturba at the tender age of thirteen, a custom he later fiercely condemned. During his adolescence, he grappled with intense internal conflicts, most notably experimenting with meat-eating in a misguided attempt to grow as physically strong as the British imperialists. This secret rebellion filled him with profound guilt, culminating in a tearful written confession to his ailing father. The unconditional forgiveness he received in response left an indelible mark on his soul, offering him his first profound lesson in the transformative power of non-violence and love.
 Seeking to establish a career, Gandhi traveled to London to study law, but not before taking a solemn vow to his mother to abstain from wine, women, and meat. The transition to Victorian England was a period of severe cultural shock and youthful insecurity. For a brief, somewhat comical period, he attempted to mold himself into a polished "English gentleman," purchasing tailored suits, taking dancing lessons, and trying to learn the violin. However, he quickly realized the hollowness of this pursuit. He abandoned his superficial aspirations, embraced a life of strict frugality, and found his intellectual community among the London Vegetarian Society. It was here, ironically thousands of miles from India, that he first read the Bhagavad Gita in translation, a text that would become his ultimate spiritual dictionary and moral compass.
 Upon returning to India as a qualified barrister, Gandhi faced a crushing series of professional failures. His crippling shyness remained unresolved, to the point where he physically could not speak during his first cross-examination in a Bombay court, forcing him to abruptly refund his client's fee. Feeling completely inept and suffocating under the complex, corrupt web of Indian legal bureaucracy, he suffered a humiliating encounter with a haughty British officer who physically threw him out of his office. Defeated and desperate for an escape, Gandhi eagerly accepted a modest, year-long legal contract in South Africa, completely unaware that this distant continent would be the forge that would temper him into a global icon of resistance.
@@ -208,51 +211,51 @@
 Yet the incident did not in the least diminish my respect for my teacher. I was by nature blind to the faults of elders. Later I came to know of many other failings of this teacher, but my regard for him remained the same. For I had learnt to carry out the orders of elders, not to scan their actions.
 Two other incidents belonging to the same period have always clung to my memory. As a rule I had a distaste for any reading beyond my school books. The daily lessons had to be done, because I disliked being taken to task by my teacher as much as I disliked deceiving him. Therefore I would do the lessons, but often without my mind in them. Thus when even the lessons could not be done properly, there was of course no question of any extra reading. But somehow my eyes fell on a book purchased by my father. It was Shravana Pitribhakti Nataka (a play about Shravana’s devotion to his parents). I read it with intense interest. There came to our place about the same time itinerant showmen. One of the pictures I was shown was of Shravana carrying, by means of slings fitted for his shoulders, his blind parents on a pilgrimage. The book and the picture left an indelible impression on my mind. “Here is an example for you to copy,” I said to myself. The agonised lament of the parents over Shravana’s death is still fresh in my memory. The melting tune moved me deeply, and I played it on a concertina which my father had purchased for me.
 There was a similar incident connected with another play. Just about this time, I had secured my father’s permission to see a play performed by a certain dramatic company. This play—Harishchandra—captured my heart. I could never be tired of seeing it. But how often should I be permitted to go? It haunted me and I must have acted Harishchandra to myself times without number. “Why should not all be truthful like Harishchandra?” was the question I asked myself day and night. To follow truth and to go through all the ordeals Harishchandra went through was the one ideal it inspired in me. I literally believed in the story of Harishchandra. The thought of it all often made me weep. My commonsense tells me today that Harishchandra could not have been a historical character. Still both Harishchandra and Shravana are living realities for me, and I am sure I should be moved as before if I were to read those plays again today.
 Chapter 3 : Child Marriage
 Much as I wish that I had not to write this chapter, I know that I shall have to swallow many such bitter draughts in the course of this narrative. And I cannot do otherwise, if I claim to be a worshipper of Truth. It is my painful duty to have to record here my marriage at the age of thirteen. As I see the youngsters of the same age about me who are under my care, and think of my own marriage, I am inclined to pity myself and to congratulate them on having escaped my lot. I can see no moral argument in support of such a preposterously early marriage.
 Let the reader make no mistake. I was married, not betrothed. For in Kathiawad there are two distinct rites—betrothal and marriage. Betrothal is a preliminary promise on the part of the parents of the boy and the girl to join them in marriage, and it is not inviolable. The death of the boy entails no widowhood on the girl. It is an agreement purely between the parents, and the children have no concern with it. Often they are not even informed of it. It appears that I was betrothed thrice, though without my knowledge. I was told that two girls chosen for me had died in turn, and therefore I infer that I was betrothed three times. I have a faint recollection, however, that the third betrothal took place in my seventh year. But I do not recollect having been informed about it. In the present chapter I am talking about my marriage, of which I have the clearest recollection.
 It will be remembered that we were three brothers. The first was already married. The elders decided to marry my second brother, who was two or three years my senior, a cousin, possibly a year older, and me, all at the same time. In doing so there was no thought of our welfare, much less our wishes. It was purely a question of their own convenience and economy.
 Marriage among Hindus is no simple matter. The parents of the bride and the bridegroom often bring themselves to ruin over it. They waste their substance, they waste their time. Months are taken up over the preparations—in making clothes and ornaments and in preparing budgets for dinners. Each tries to outdo the other in the number and variety of courses to be prepared. Women, whether they have a voice or no, sing themselves hoarse, even get ill, and disturb the peace of their neighbours. These in their turn quietly put up with all the turmoil and bustle all the dirt and filth, representing the remains of the feasts, because they know that a time will come when they also will be behaving in the same manner.
 It would be better, thought my elders, to have all this bother over at one and the same time. Less expense and greater éclat. For money could be freely spent if it had only to be spent once instead of thrice. My father and my uncle were both old, and we were the last children they had to marry. It is likely that they wanted to have the last best time of their lives. In view of all these considerations, a triple wedding was decided upon, and as I have said before, months were taken up in preparation for it.
 It was only through these preparations that we got warning of the coming event. I do not think it meant to me anything more than the prospect of good clothes to wear, drum beating, marriage processions, rich dinners and a strange girl to play with. The carnal desire came later. I propose to draw the curtain over my shame, except for a few details worth recording. To these I shall come later. But even they have little to do with the central idea I have kept before me in writing this story.
 So my brother and I were both taken to Porbandar from Rajkot. There are some amusing details of the preliminaries to the final drama, e.g. smearing our bodies all over with turmeric paste, but I must omit them.
 My father was a Diwan, but nevertheless a servant, and all the more so because he was in favour with the Thakore Saheb. The latter would not let him go until the last moment. And when he did so, he ordered for my father special stage coaches, reducing the journey by two days. But the fates had willed otherwise. Porbandar is 120 miles from Rajkot—a cart journey of five days. My father did the distance in three, but the coach toppled over in the third stage, and he sustained severe injuries. He arrived bandaged all over. Both his and our interest in the coming event was half destroyed, but the ceremony had to be gone through. For how could the marriage dates be changed? However, I forgot my grief over my father’s injuries in the childish amusement of the wedding.
 I was devoted to my parents. But no less was I devoted to the passions that flesh is heir to. I had yet to learn that all happiness and pleasure should be sacrificed in devoted service to my parents. And yet, as though by way of punishment for my desire for pleasures, an incident happened, which has ever since rankled in my mind and which I will relate later. Nishkulanand sings: “Renunciation of objects, without the renunciation of desires, is short-lived, however hard you may try.” Whenever I sing this song or hear it sung, this bitter untoward incident, rushes to my memory and fills me with shame.
 My father put on a brave face in spite of his injuries, and took full part in the wedding. As I think of it, I can even today call before my mind’s eye the places where he sat as he went through the different details of the ceremony. Little did I dream then that one day I should severely criticise my father for having married me as a child. Everything on that day seemed to me right and proper and pleasing. There was also my own eagerness to get married. And as everything that my father did then struck me as beyond reproach, the recollection of those things is fresh in my memory. I can picture to myself, even today, how we sat on our wedding dais, how we performed the Saptapadi, how we, the newly wedded husband and wife, put the sweet kansar into each other’s mouth, and how we began to live together. And oh! That first night. Two innocent children all unwittingly hurled themselves into the ocean of life. My brother’s wife had thoroughly coached me about my behaviour on the first night. I do not know who had coached my wife. I have never asked her about it, nor am I inclined to do so now. The reader may be sure that we were too nervous to face each other. We were certainly too shy. How was I to talk to her, and what was I to say? The coaching could not carry me far. But no coaching is really necessary in such matters. The impressions of the former birth are potent enough to make all coaching superfluous. We gradually began to know each other, and to speak freely together. We were the same age. But I took no time in assuming the authority of a husband.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/03d467bd-f00e-4bf9-81c9-9c0690b6c5e5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068022</t>
   </si>
   <si>
-    <t>Discover My Experiments with Truth: An Autobiography of Gandhi by Mahatma Gandhi. This book is published by General Press in Hardcover format, ISBN 9789387669277, ASIN 9387669270, under Biographies and Memoirs, Autobiographies.</t>
+    <t>Discover My Experiments with Truth: An Autobiography of Gandhi by Mahatma Gandhi. This book is published by General Press in Hardcover format, ISBN 9789387669277, ASIN 9387669270, under Biographies and Memoirs, Political Leader Biographies, Social Activist Biographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -773,88 +776,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>476</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>895.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>