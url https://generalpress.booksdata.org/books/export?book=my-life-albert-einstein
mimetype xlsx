--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,64 +132,73 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>My Life : Albert Einstein</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Children's Nonfiction</t>
+  </si>
+  <si>
+    <t>Biographies</t>
   </si>
   <si>
     <t>BIO015000, TEC010000, REF000000</t>
   </si>
   <si>
     <t>2018-01-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Whom we call a genius today, whose name is counted among the great scientists of the world, who proposed the Theory of Relativity, who won the Nobel Prize in physics, whose equation E=mc2 played a key role in developing the atom bomb—he was a very ordinary child in his early age; initially he was not able to speak fluently; who left school in the middle of his education, and he spent nine years in finding a suitable job for him.
 This is the story of Albert Einstein who born in Germany in 1879. Despite facing countless difficulties in his life, he earned his name in the field of science and proved that what extent a person can go to chose his way.
 No one born as a genius—man's hard work and passion makes him a genius.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a627569a-d854-4943-a108-c558c9d6a757.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068044</t>
   </si>
   <si>
     <t>Discover My Life : Albert Einstein by GP Editors. This book is published by General Press in Paperback format, ISBN 9789388118941, ASIN 9388118944, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -719,83 +728,89 @@
       </c>
       <c r="G2" s="2">
         <v>9388118944</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>84</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>