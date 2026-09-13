--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,82 @@
     <t>My Life : Albert Einstein (Hindi)</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07DGCJLN7</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>Hindi</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Children's Nonfiction</t>
+  </si>
+  <si>
+    <t>Biographies</t>
   </si>
   <si>
     <t>BIO015000, TEC010000, REF000000</t>
   </si>
   <si>
     <t>2018-05-31 00:00:00</t>
   </si>
   <si>
     <t>जिसे आज हम जीनियस कहकर पुकारते हैं, जिसका नाम संसार के महान वैज्ञानिकों में गिना जाता है, सापेक्षता का महत्वपूर्ण सिद्धांत देने वाला, नोबेल पुरुस्कार जीतने वाला, जिसकी समीकरण E=mc2 से परमाणु बम का विकास हुआ—वो बचपन में एक बहुत ही साधारण सा बालक था, जो शुरू में तुतलाता था, क्लास की पढ़ाई में पीछे था, जो एक बार स्कूल छोड़कर भाग गया था, और जिसे एक नौकरी पाने में नो वर्ष का समय लग गया।
 यह कहानी है 1879 में जर्मनी में पैदा हुए अल्बर्ट आइंस्टीन की जिन्होंने अपने जीवन में अनगिनत कठिनाइयों का सामना करते हुए विज्ञान की दुनिया में अपना नाम कमाया और साबित किया कि इंसान अपने मन का काम करने के लिए किस हद तक जा सकता है।
 आइंस्टीन की कहानी में प्रेरणा की वो ज्वाला है जो आपके जीवन को भी बदल कर रख देगी। कोई भी जन्मजात जीनियस नहीं होता। आदमी की मेहनत और लगन उसे जीनियस बना देती है।
 अनुक्रम:
 1. अल्बर्ट आइंस्टीन का परिवार, बचपन व प्राथमिक शिक्षा
 2. स्नातक होने से लेकर वैज्ञानिक सिद्धान्तों का सफ़र
 3. चमत्कारी वर्ष
 4. सामान्य सापेक्षता सिद्धांत और अध्यापन कार्य
 5. विश्व ख़्याती और नोबेल पुरुस्कार
 6. नाज़ी आन्दोलन और अमेरिका आना
 7. व्यक्तिगत दुख, द्वितीय विश्व युद्ध, और परमाणु बम
 8. व्यवसायिक एकाकीपन और मृत्यु
 9. विरासत
 10. संक्षिप्त तथ्य व आंकड़े
 11. कुछ महत्वपूर्ण व रोचक जानकारियाँ</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e30998b1-ae45-4e94-955f-7e502d326aae.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068454</t>
   </si>
   <si>
     <t>Discover My Life : Albert Einstein (Hindi) by GP Editors. This book is published by General Press in eBook format, ISBN 9789387669833, ASIN B07DGCJLN7, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -731,81 +740,87 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>35</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>