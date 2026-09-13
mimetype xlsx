--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,69 @@
     <t>My Life : Amitabh Bachchan</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07ZFMJ34R</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Biographies</t>
+  </si>
+  <si>
+    <t>Cinema</t>
   </si>
   <si>
     <t>BIO005000, JNF007090</t>
   </si>
   <si>
     <t>2019-10-16 00:00:00</t>
   </si>
   <si>
     <t>Unlike other success stories of Bollywood, Amitabh’s career did not start off with a bang. Instead, it was quite the struggle for him to gain recognition, then stardom and finally superstardom. He had twelve flops and two hits by the time he turned thirty. However with the movie, Zanjeer (1973) the angry young man persona was born—which would become Big B’s ticket to stardom!
 As an actor, Bachchan’s career spans over an astounding five decades, having worked with some of the biggest names in the film industry. A name that has become synonymous with Indian cinema, Amitabh Bachchan is arguably the superstar across generations. This book is a must-read for every Bachchan’s fan.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/20eee177-510e-4cd0-8a2e-4fdd32725095.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068647</t>
   </si>
   <si>
     <t>Discover My Life : Amitabh Bachchan by GP Editors. This book is published by General Press in eBook format, ISBN 9789389440737, ASIN B07ZFMJ34R, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +725,87 @@
       <c r="F2" s="2">
         <v>9789389440737</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>84.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>