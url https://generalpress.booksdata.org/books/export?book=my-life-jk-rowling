--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,53 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>BIO007000, BIO000000</t>
   </si>
   <si>
     <t>2019-10-18 00:00:00</t>
   </si>
   <si>
     <t>In today’s world there is not a child or an adult who has not heard of the world famous series, ‘Harry Potter’. Everyone knows that this boy wizard was the brainchild of Joanne Kathleen Rowling better known as J.K. Rowling. The seven books series was made into an eight-part movie series, with the last book split into two. It took J.K. Rowling five years to plan out the series. She did extensive research and tried to stay as true to the history and folklore as possible. While she is a millionaire now, J.K. Rowling never had it that easy in life. 
 After the success of Harry Potter, J.K. Rowling returned to the magical world via screenplay. She authored the scripts for the movies, Fantastic Beasts and Where to Find Them, with the sequel, The Crimes of Grindewald, having released in November, 2018. It is going to be a five-part movie series. For fans around the world that can never get enough of this phenomenal world, this was a treat. What was not a treat was the play adaption called Harry Potter and the Cursed Child. It had undone a lot of the hard work that had been put forth by the author. 
 In this book, we shall get to know the woman behind the magical world of Harry Potter. Her struggle to get to the successful life she leads today, and all the facts that the world does not know about! For example, did you know she adopted a penname to write mystery novels because she didn’t want her fans to long for simply Harry Potter-esque writing from her anymore?</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/667828fa-bdea-4773-bfcc-2eefd7214965.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068648</t>
   </si>
   <si>
     <t>Discover My Life : J.K. Rowling by GP Editors. This book is published by General Press in eBook format, ISBN 9789389440744, ASIN B07ZG3T4HL, under Biographies and Memoirs, Children's Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,80 +726,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>