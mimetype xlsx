--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,57 +137,66 @@
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YZN81PW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
+    <t>Biographies</t>
+  </si>
+  <si>
+    <t>Children's Nonfiction</t>
+  </si>
+  <si>
     <t>BIO022000, BIO010000</t>
   </si>
   <si>
     <t>2019-10-11 00:00:00</t>
   </si>
   <si>
     <t>Kasturba Gandhi was a lady as strong and great as Mahatma Gandhi. A lady who earned a place in history because of her personal sacrifices and strength of conviction in what was right as much as on account of being the wife of Mahatma Gandhi. She was the first Indian woman who voluntarily faced a jail sentence in a foreign soil—in South Africa—in her fight for basic rights for Indian women. How she took up the causes started by Bapu, when he was jailed in India and was imprisoned. How she breathed her last in jail—in Agha Khan Palace where she was jailed last.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/ad9fb732-92cd-4906-b04c-bf078641deab.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068646</t>
   </si>
   <si>
     <t>Discover My Life : Kasturba Gandhi by GP Editors. This book is published by General Press in eBook format, ISBN 9789389440720, ASIN B07YZN81PW, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,81 +724,87 @@
       <c r="F2" s="2">
         <v>9789389440720</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>84.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>