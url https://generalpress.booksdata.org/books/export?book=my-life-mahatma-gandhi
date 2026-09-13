--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,60 +135,69 @@
     <t>My Life : Mahatma Gandhi</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07YYKJXNQ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Political Leader Biographies</t>
+  </si>
+  <si>
+    <t>Social Activist Biographies</t>
   </si>
   <si>
     <t>BIO010000, BIO006000</t>
   </si>
   <si>
     <t>2019-10-11 00:00:00</t>
   </si>
   <si>
     <t>Mohandas Karamchand Gandhi was born in 1869 in British-occupied India. Though he studied law in London and spent his early adulthood in South Africa, he remained devoted to his homeland and spent the later part of his life working to make India an independent nation. He inspired and enraged, challenged and delighted millions of men and women around the world. While fighting for national freedom, he also attacked caste and gender hierarchies, and fought for inter-religious harmony.
 This magnificent book tells the story of Gandhi's life from his departure from South Africa to his dramatic assassination in 1948. Calling for non-violent Civil disobedience, Gandhi led India to independence and inspired movements for Civil Rights around the world. Gandhi is recognized internationally as a symbol of hope, peace, and freedom.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d9b2bdca-906b-4f27-aed2-be2075b78822.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068645</t>
   </si>
   <si>
     <t>Discover My Life : Mahatma Gandhi by GP Editors. This book is published by General Press in eBook format, ISBN 9789389440713, ASIN B07YYKJXNQ, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,81 +725,87 @@
       <c r="F2" s="2">
         <v>9789389440713</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>84.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>