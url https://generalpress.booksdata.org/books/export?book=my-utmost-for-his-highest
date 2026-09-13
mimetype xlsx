--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,84 @@
   <si>
     <t>Oswald Chambers</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRJVKH2</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christian Devotionals</t>
+  </si>
+  <si>
+    <t>Christian Living</t>
+  </si>
+  <si>
     <t>REL012020</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
-    <t>Originally published in 1924, ‘My Utmost for His Highest’ has been a manifested best-selling devotional for many years by Oswald Chambers, an early-twentieth-century Scottish Baptist evangelist, and teacher who was oriented with the Holiness Movement. Oswald Chambers was gifted with extracting the essence of biblical principles and condensing them into potent, thought-provoking, and life-changing devotions. 
+    <t>Originally published in 1924, ‘My Utmost for His Highest’ has been a manifested best-selling devotional for many years by Oswald Chambers, an early-twentieth-century Scottish Baptist evangelist, and teacher who was oriented with the Holiness Movement. Oswald Chambers was gifted with extracting the essence of biblical principles and condensing them into potent, thought-provoking, and life-changing devotions.
 Over the past century, Oswald Chambers’s writings have inspired countless people to drink deeply from the biblical truths that he so passionately championed. His words are simultaneously penetrating and invigorating, and they trigger something in your soul leaving you forever changed. 
 Countless number of Christians in the world have trusted the spiritual companionship of Oswald Chambers's daily devotional for several decades. These brief scripture-based readings are comforting and challenging. They will draw you into God's presence and form you as a disciple of the Risen Lord. You can treasure their insight, still fresh and vital, and discover what it means to offer God your very best for His greatest purpose.</t>
   </si>
   <si>
+    <t>Oswald Chambers (1874–1917) was a Scottish Christian teacher, preacher, and devotional writer whose spiritual insights have inspired millions of readers around the world. Although he published very little during his lifetime, his teachings were carefully preserved by his wife and later compiled into My Utmost for His Highest, one of the most influential Christian devotionals ever written. His writings continue to encourage believers to pursue a life of faith, humility, and wholehearted commitment to God.
+Chambers was born on July 24, 1874, in Aberdeen, Scotland. His father was a Baptist minister, and the family later moved to England and then to the United States for a period before returning to Britain. From a young age, Chambers displayed both artistic talent and intellectual curiosity. He initially studied art at the Royal Academy of Arts in London but gradually felt called to Christian ministry. This decision led him to devote his life to Bible study, teaching, and spiritual formation.
+In the early years of the twentieth century, Chambers became widely known as a gifted speaker whose messages combined deep biblical understanding with practical wisdom. In 1911, he founded the Bible Training College in Clapham, London. The college welcomed students from many backgrounds and emphasized spiritual growth, missionary service, and personal discipleship rather than academic achievement alone. Chambers believed that true Christian faith should shape every aspect of daily life.
+When the First World War began, Chambers volunteered as a chaplain with the Young Men's Christian Association (YMCA) in Egypt, where he ministered to British and Allied soldiers. Despite difficult conditions, he continued teaching, counseling, and encouraging those far from home. In 1917, he died unexpectedly in Cairo following complications from emergency surgery for appendicitis. He was only forty-three years old.
+After his death, Chambers' wife, Gertrude "Biddy" Chambers, faithfully transcribed and organized the shorthand notes she had taken during his sermons and lectures. Her efforts resulted in the publication of My Utmost for His Highest in 1927, along with many other collections of his teachings. Today, Oswald Chambers is remembered as one of the most influential Christian devotional writers of the modern era. His timeless reflections on faith, obedience, and spiritual maturity continue to inspire readers across denominations and cultures, making his legacy as powerful today as it was a century ago.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bb7e530a-40c5-4f51-aa68-d26b991f31e2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069017</t>
   </si>
   <si>
-    <t>Discover My Utmost for His Highest by Oswald Chambers. This book is published by General Press in eBook format, ISBN 9789354993329, ASIN B0BBRJVKH2, under Christian Books and Bibles.</t>
+    <t>Discover My Utmost for His Highest by Oswald Chambers. This book is published by General Press in eBook format, ISBN 9789354993329, ASIN B0BBRJVKH2, under Christian Books and Bibles, Christian Devotionals, Christian Living.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +730,87 @@
       <c r="F2" s="2">
         <v>9789354993329</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>