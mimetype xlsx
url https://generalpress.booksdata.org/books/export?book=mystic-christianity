--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,76 +135,108 @@
     <t>Mystic Christianity</t>
   </si>
   <si>
     <t>William Walker Atkinson</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07RK56KX8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christian Mysticism</t>
+  </si>
+  <si>
+    <t>Christian Theology</t>
   </si>
   <si>
     <t>REL019000, REL075000</t>
   </si>
   <si>
     <t>2019-05-08 00:00:00</t>
   </si>
   <si>
     <t>Mystic Christianity by William Walker Atkinson is a thought-provoking spiritual work that explores the deeper, symbolic teachings of Christianity through the lens of mysticism and personal spiritual growth. Rather than focusing solely on religious doctrine or historical events, Atkinson invites readers to look beneath the surface of biblical narratives and discover the universal truths that he believes lie at the heart of Christian wisdom. His approach emphasizes inner transformation, self-awareness, and the direct experience of the divine.
 Throughout the book, Atkinson interprets familiar Christian concepts such as the Kingdom of God, salvation, faith, and the life of Jesus as symbols of humanity's spiritual journey. He encourages readers to view these teachings as guides for awakening the higher self and developing a closer relationship with the divine presence within. According to the author, genuine spiritual progress comes through disciplined thought, moral living, and the cultivation of love, compassion, and inner peace rather than through external rituals alone.
 Written in a reflective and accessible style, Mystic Christianity blends philosophical ideas with spiritual insight, making its themes approachable for readers interested in both religion and metaphysical thought. While Atkinson presents interpretations that differ from many traditional Christian theological perspectives, his central message is one of personal growth, universal love, and the search for spiritual truth. The book encourages readers to explore the deeper meaning of faith, embrace self-discovery, and recognize the enduring potential for wisdom and transformation within every individual.</t>
   </si>
   <si>
     <t>Atkinson was a prolific writer, and his many books achieved wide circulation among New Thought devotees and occult practitioners. He published under several pen names, including Magus Incognito, Theodore Sheldon, Theron Q. Dumont, Swami Panchadasi, Yogi Ramacharaka, Swami Bhakta Vishita, and probably other names not identified at present. The works published under the name of William Walker Atkinson generally treat themes related to the mental world, occultism, divination, psychic reality, and mankind's nature. They constitute a basis for what Atkinson called ‘New Thought’. Due in part to Atkinson's intense personal secrecy and extensive use of pseudonyms, he is now largely forgotten, despite having obtained mention in past editions of Who's Who in America, Religious Leaders of America, and several similar publications—and having written more than 100 books in the last 30 years of his life. His works have remained in print more or less continuously since 1900.</t>
   </si>
   <si>
+    <t>Mystic Christianity by William Walker Atkinson is a spiritual and philosophical interpretation of Christianity that attempts to uncover the mystical meaning beneath Christian teachings, symbols, stories, and doctrines. Published in the early twentieth century under Atkinson's name, the book approaches Christianity not primarily as an institutional religion but as a path of inner transformation and direct spiritual experience. Atkinson argues that the teachings attributed to Jesus contain a deeper wisdom that can be understood only when their symbolic and mystical dimensions are recognized. Instead of focusing mainly on external religious forms, he asks readers to look inward and discover the divine reality within consciousness. The result is a work that blends Christian ideas with mystical philosophy, New Thought concepts, and comparative spiritual thinking. For readers searching for a Mystic Christianity summary, William Walker Atkinson books, Christian mysticism, mystical teachings of Jesus, New Thought Christianity, or the spiritual meaning of Christ's teachings, the book offers an unusual interpretation of Christianity centered on inner awakening rather than institutional belief.
+Atkinson's starting point is the distinction between external religion and inner spirituality. He does not necessarily reject religious institutions, rituals, or traditional Christian beliefs, but he argues that these forms can become empty if people forget their deeper purpose. A person may attend religious services, repeat prayers, accept doctrines, and identify as a Christian while never experiencing genuine spiritual transformation. According to Atkinson, the essential message of Christianity is not simply a list of propositions that must be intellectually accepted. It is a practical path by which human consciousness can become aware of its relationship with the Divine.
+This distinction allows Atkinson to reinterpret many familiar Christian teachings. He sees Jesus not merely as a historical teacher who lived in the past but as a spiritual master whose words point toward universal truths. Jesus' teachings about the Kingdom of God, prayer, faith, forgiveness, love, and spiritual rebirth become instructions for developing higher consciousness. The Bible, in this interpretation, contains layers of meaning. Some passages may be understood literally, but others are symbolic and mystical. The reader must therefore learn to look beneath the surface.
+One of the central ideas in Mystic Christianity is the concept of the Christ within. Atkinson distinguishes between Jesus as a historical person and the spiritual principle represented by Christ. In his mystical interpretation, Christ represents the divine consciousness that can awaken within human beings. The life of Jesus becomes an illustration of a spiritual process that every person can experience inwardly. This does not mean simply copying Jesus' external behavior. It means awakening to the divine presence within oneself.
+This idea reflects Atkinson's broader New Thought philosophy, in which the mind and consciousness play a central role in spiritual development. Human beings, he argues, are more than physical organisms. Beneath the ordinary personality lies a deeper spiritual reality connected with the Universal or Divine Mind. Much of human suffering results from identifying too strongly with the limited ego and failing to recognize this deeper nature. Spiritual awakening involves moving from identification with the separate self toward awareness of one's divine source.
+Atkinson therefore gives special importance to consciousness. The ordinary person tends to think of consciousness as a private stream of thoughts, emotions, memories, and desires. Mystic Christianity asks the reader to look beyond this surface personality. Meditation, prayer, contemplation, and spiritual concentration can gradually quiet the restless mind and reveal a deeper level of awareness. The goal is not merely relaxation but recognition of an inner spiritual reality.
+Prayer, in Atkinson's interpretation, is consequently more than asking God to change external circumstances. It becomes a method of communion with the Divine. The most important prayer may be silent rather than verbal. Instead of treating God as a distant being who must be persuaded to grant a request, the mystic seeks to become conscious of God's presence. Prayer can therefore transform the person who prays. It brings the mind away from fear, doubt, resentment, and selfishness and toward faith, peace, love, and spiritual awareness.
+Faith is also treated as an inner power rather than blind acceptance. Atkinson's New Thought background leads him to emphasize the creative influence of belief. What a person deeply believes about himself, God, and reality can influence his emotional life and behavior. Fear can reinforce limitation, while faith can release courage and spiritual energy. In this sense, Christian faith becomes an active force that changes consciousness.
+The book's treatment of Jesus and the Christ is one of its most distinctive features. Atkinson presents Jesus as an example of a person who had realized the divine nature within himself. The extraordinary statements attributed to Jesus are therefore interpreted as expressions of spiritual consciousness. The goal is not to place Jesus at an unreachable distance but to understand the spiritual principle he represented. His teachings point toward the possibility of transformation for humanity as a whole.
+Atkinson's interpretation of the Kingdom of God is particularly important. Rather than imagining the Kingdom solely as a future place reached after death, he understands it as an inner spiritual condition. The Kingdom is discovered when consciousness becomes aligned with divine reality. In this view, the Kingdom of God is not primarily somewhere outside the individual. It is a state of awakened awareness that can begin to manifest within the person here and now.
+This interpretation changes the meaning of many Christian teachings. The command to seek first the Kingdom becomes an instruction to place spiritual consciousness above material anxiety and ego-centered desire. The teachings about love become practical methods of overcoming separation. Forgiveness becomes a way of freeing consciousness from resentment. Prayer becomes communion. Faith becomes inner certainty. Spiritual rebirth becomes a transformation of consciousness rather than simply a change of religious identity.
+Another major theme is spiritual regeneration. Atkinson argues that people can live primarily from the lower aspects of personality—fear, anger, greed, jealousy, selfishness, and attachment—or they can awaken to higher qualities such as love, wisdom, courage, compassion, and peace. The mystical Christian path is the movement from the former state to the latter. This is why Atkinson repeatedly emphasizes inner development rather than external conformity.
+The idea of rebirth receives a similarly mystical interpretation. Rather than reducing rebirth to a formal religious ceremony, Atkinson presents it as an actual transformation of consciousness. The old way of seeing oneself begins to disappear, and a new spiritual identity emerges. The person becomes less dominated by ego and increasingly aware of the divine life within. The imagery of death and resurrection in Christianity therefore becomes symbolic of the death of the lower self and the awakening of the higher self.
+Atkinson also explores the mystical meaning of crucifixion and resurrection. Instead of treating these events solely as historical or theological doctrines, he sees them as symbols of a universal spiritual process. The crucifixion can represent the surrender or transformation of the lower nature, while resurrection represents the emergence of higher spiritual consciousness. The pattern is one of death followed by renewal: something within the old personality must be surrendered so that a deeper life can emerge.
+This symbolic reading extends to other biblical ideas as well. Atkinson encourages readers to stop treating scripture as a collection of disconnected supernatural stories and instead search for recurring spiritual principles. Biblical characters and events can become representations of inner states and stages of consciousness. In this way, scripture becomes a kind of map of spiritual development.
+The concept of love occupies a central place in this interpretation of Christianity. For Atkinson, divine love is not merely an emotion. It represents recognition of spiritual unity. When people see themselves as isolated individuals competing against one another, fear and hostility naturally arise. When they recognize a deeper spiritual connection among all beings, compassion becomes more natural. Christian love therefore becomes a practical expression of mystical insight.
+Atkinson's emphasis on unity also affects his understanding of good and evil. He tends to interpret evil less as an independent ultimate power and more as the result of ignorance, separation, and identification with lower consciousness. The more fully a person awakens to divine reality, the less attractive destructive qualities become. Moral improvement therefore emerges from spiritual understanding rather than from fear of punishment alone.
+The mystical path is not presented as a purely intellectual exercise. Atkinson repeatedly emphasizes practice. Reading about spiritual truth is not enough. The seeker must meditate, pray, cultivate faith, practice love, discipline thought, and develop inner stillness. Spiritual knowledge becomes meaningful only when it is experienced. This emphasis on experience distinguishes mystical Christianity from merely theoretical theology.
+Meditation plays a particularly important role because it provides a means of moving beyond the constant activity of ordinary thought. Through quiet concentration, the individual can become more aware of the deeper levels of consciousness. Atkinson's instructions reflect the broader New Thought and occult traditions of his period, combining Christian language with techniques associated with concentration and mental training.
+One of the book's most appealing qualities is its inclusive spiritual outlook. Atkinson does not treat Christianity as a completely isolated tradition. His mystical interpretation suggests that similar truths can be found in other spiritual and philosophical systems. The language may differ, but the underlying search for unity, inner transformation, divine consciousness, and liberation from ego appears in many traditions. This comparative approach reflects the intellectual environment of early twentieth-century esoteric spirituality.
+At the same time, this approach means that Atkinson's Mystic Christianity differs significantly from orthodox Christian theology. Traditional Christianity generally places greater emphasis on the historical person of Jesus, the incarnation, the crucifixion and resurrection as historical events, salvation through Christ, and specific doctrines concerning God and humanity. Atkinson's interpretation is more metaphysical and inward. Readers interested in conventional Christian doctrine should therefore approach the book as a mystical reinterpretation rather than a standard presentation of Christian theology.
+The book's larger message is ultimately one of inner liberation. Human beings often live under the influence of fear, social conditioning, inherited beliefs, and unconscious habits. They imagine themselves to be weak and separate because they identify exclusively with the limited personality. Mystic Christianity invites them to look deeper. The divine is not merely an external authority but a living spiritual reality that can be recognized within consciousness. Spiritual development therefore means discovering what is already present at the deepest level of one's being.
+The enduring appeal of Mystic Christianity by William Walker Atkinson lies in this promise of direct spiritual experience. Atkinson asks readers not simply to believe that Christianity contains mystical wisdom but to explore that wisdom personally. His approach turns familiar Christian ideas into invitations to self-examination and transformation. The reader is encouraged to move from fear to faith, from separation to unity, from ego to spiritual awareness, and from merely knowing about Christ to awakening the Christ principle within.
+Ultimately, Mystic Christianity is a book about discovering the inner meaning of Christian spirituality. William Walker Atkinson presents Jesus as a spiritual teacher whose teachings point toward the realization of divine consciousness, while concepts such as the Kingdom of God, prayer, faith, rebirth, crucifixion, resurrection, and Christian love become stages or symbols in the individual's inner journey. The book's central claim is that Christianity reaches its deepest meaning when it becomes an experience rather than merely an intellectual belief or social identity. For readers searching for a Mystic Christianity summary, William Walker Atkinson's spiritual teachings, Christian mysticism explained, Christ consciousness, mystical interpretation of Jesus, New Thought Christianity, or the inner meaning of Christian teachings, the book offers a distinctive vision: the spiritual life is not primarily about escaping the world or waiting for a future reward, but about awakening to the divine reality within and allowing that awareness to transform the way one thinks, loves, acts, and lives.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/64d8a380-aec3-42f4-9a7c-355c7a7983f8.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068593</t>
   </si>
   <si>
-    <t>Discover Mystic Christianity by William Walker Atkinson. This book is published by General Press in eBook format, ISBN 9789388760980, ASIN B07RK56KX8, under Christian Books and Bibles.</t>
+    <t>Discover Mystic Christianity by William Walker Atkinson. This book is published by General Press in eBook format, ISBN 9789388760980, ASIN B07RK56KX8, under Christian Books and Bibles, Christian Mysticism, Christian Theology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -720,83 +752,89 @@
       <c r="F2" s="2">
         <v>9789388760980</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>