--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>BIO032000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1850, ‘Narrative of Sojourner Truth’ offers a rare peek into the little-documented world of Northern slavery by Sojourner Truth, an American abolitionist and women’s rights activist. Born into slavery in 1797, Truth fled from bondage some 30 years later to become an influential figure in the progressive movements reshaping American society.
 Truth narrates her life as a slave in rural New York, her separation from her family, her religious conversion, and her life as a traveling preacher during the 1840s. She also relates her work as a social reformer, counsellor of former slaves, and sponsor of black migration to the West. A captivating orator and implacable visionary, Truth fascinated audiences with her tales of life in bondage and with her moving renditions of Methodist hymns and her own songs. 
 Frederick Douglass described her message as a "Strange compound of wit and wisdom, of wild enthusiasm, and flint-like common sense."</t>
+  </si>
+  <si>
+    <t>Sojourner Truth (c. 1797–1883) was one of the most courageous and inspiring voices in American history. An abolitionist, women's rights advocate, preacher, and public speaker, she devoted her life to the fight against slavery and injustice. Born into slavery, she transformed her own painful experiences into a lifelong mission of promoting freedom, equality, and human dignity. Her fearless speeches and unwavering faith made her one of the most influential reformers of the nineteenth century.
+She was born around 1797 as Isabella Baumfree in Ulster County, New York. Because she was born into slavery, the exact date of her birth is unknown. As a child, she endured the hardships of forced labor and was sold several times to different enslavers. Dutch was her first language, reflecting the cultural background of the region where she grew up. Despite years of suffering, she remained deeply spiritual and determined to seek a better life.
+In 1826, Isabella escaped from slavery with her infant daughter, one year before New York officially abolished slavery. She later won a landmark court case to recover her young son after he had been illegally sold into slavery in another state, becoming one of the first Black women in the United States to successfully challenge a white man in court. In 1843, believing she had received a divine calling, she adopted the name "Sojourner Truth," symbolizing her mission to travel widely and speak the truth wherever she went.
+Throughout the following decades, Truth became a powerful orator who campaigned for the abolition of slavery, women's rights, prison reform, and social justice. Her famous 1851 speech, commonly known as "Ain't I a Woman?", delivered at a women's rights convention in Ohio, remains one of the most influential speeches in American history. During the Civil War, she supported the Union cause and worked to improve opportunities for formerly enslaved people.
+Sojourner Truth died on November 26, 1883, in Battle Creek, Michigan. Though she never learned to read or write, her wisdom, eloquence, and moral courage left an enduring mark on American society. Today, she is remembered as a symbol of resilience, faith, and the relentless pursuit of justice. Her life continues to inspire people around the world to stand against oppression and to defend the dignity and equality of every human being.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/350403d9-705c-4a3c-8b47-27d2aacd0e6b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068958</t>
   </si>
   <si>
     <t>Discover Narrative of Sojourner Truth by Sojourner Truth. This book is published by General Press in eBook format, ISBN 9789354993961, ASIN B0BBRFTFHK, under Biographies and Memoirs, Autobiographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>