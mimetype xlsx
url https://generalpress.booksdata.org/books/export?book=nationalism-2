--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -132,67 +132,88 @@
     <t>Short Description</t>
   </si>
   <si>
     <t>Nationalism</t>
   </si>
   <si>
     <t>Rabindranath Tagore</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Politics &amp; Social Sciences</t>
+  </si>
+  <si>
+    <t>Politics</t>
+  </si>
+  <si>
+    <t>Nonfiction</t>
   </si>
   <si>
     <t>POL042000, POL000000, HIS022000</t>
   </si>
   <si>
     <t>2020-12-11 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>‘Nationalism’ is based on the speeches of Tagore delivered during the Swadeshi movement in India and the First World War. While the nations of Europe were doing battle, Tagore urged his audiences in Japan and the United States to eschew political aggressiveness and cultural arrogance. The lectures emphasize Tagore’s political and philosophical views on human understanding and its weakness for power and material hoardings. The book depicts the idea of a moral and spiritual growth for human welfare. Tagore’s Nationalism holds much relevance in today’s environment of violence and intolerance.</t>
   </si>
   <si>
     <t>Rabindranath Tagore (1861-1941) was the youngest son of Debendranath Tagore, a leader of the Brahmo Samaj. He was educated at home and although at seventeen he was sent to England for formal schooling, he did not finish his studies there. In his mature years, in addition to his many-sided literary activities, he managed the family estates, a project which brought him into close touch with common humanity and increased his interest in social reforms. He also started an experimental school at Shantiniketan where he tried his Upanishadic ideals of education. From time to time he participated in the Indian nationalist movement, though in his own non-sentimental and visionary way; and Gandhi, the political father of modern India, was his devoted friend. Tagore was knighted by the ruling British Government in 1915, but within a few years he resigned the honour as a protest against British policies in India.
 Tagore had early success as a writer in his native Bengal. With his translations of some of his poems he became rapidly known in the West. In fact, his fame attained a luminous height, taking him across continents on lecture tours and tours of friendship. For the world he became the voice of India's spiritual heritage; and for India, especially for Bengal, he became a great living institution.
 Although, Tagore wrote successfully in all literary genres, he was first of all a poet. Among his fifty and odd volumes of poetry are Manasi (1890) {The Ideal One}, Sonar Tari (1894) {The Golden Boat}, Gitanjali (1910) {Song Offerings}, Gitimalya (1914) {Wreath of Songs}, and Balaka (1916) {The Flight of Cranes}. The English renderings of his poetry, which include The Gardener (1913), Fruit-Gathering (1916), and The Fugitive (1921), do not generally correspond to particular volumes in the original Bengali; and in spite of its title, Gitanjali: Song Offerings (1912), the most acclaimed of them, contains poems from other works besides its namesake. Tagore’s major plays are Raja (1910) {The King of the Dark Chamber}, Dakghar (1912) {The Post Office}, Achalayatan (1912) {The Immovable}, Muktadhara (1922) {The Waterfall}, and Raktakaravi (1926) {Red Oleanders}. He is the author of several volumes of short stories and a number of novels, among them Gora (1910), Ghare-Baire (1916) {The Home and the World}, and Yogayog (1929) {Crosscurrents}. Besides these, he wrote musical dramas, dance dramas, essays of all types, travel diaries, and two autobiographies, one in his middle years and the other shortly before his death in 1941. Tagore also left numerous drawings and paintings, and songs for which he wrote the music himself.</t>
+  </si>
+  <si>
+    <t>Nationalism by Rabindranath Tagore is a thoughtful and deeply critical examination of nationalism, modern political organization, imperialism, and the relationship between nations and humanity. Based largely on lectures Tagore delivered in Japan and the United States during 1916–1917, the book reflects his concern about the growing power of aggressive nationalism in the modern world. Tagore does not reject love for one’s country or attachment to one’s culture. Instead, he questions what happens when the nation becomes more important than human beings, morality, truth, and freedom. His central warning is that nationalism can become dangerous when it turns into an organized pursuit of power.
+Tagore begins by distinguishing between society and the modern political “nation.” In his understanding, society grows naturally from human relationships, shared traditions, customs, moral values, and cooperation. A nation, by contrast, is a political and economic organization designed to achieve collective power and efficiency. Modern nations increasingly function like enormous machines. Individuals become parts of this machine, performing specialized roles in the pursuit of economic and political strength. Tagore worries that such organization may make society materially powerful while making human beings spiritually poorer.
+For Tagore, the greatest danger is not patriotism itself but the transformation of patriotism into a political obsession. Love for one’s homeland can be warm, humane, and creative. Nationalism becomes destructive when people begin believing that their nation has interests separate from moral responsibility. Once national success becomes the highest goal, actions that would be considered immoral for individuals can be defended when performed in the name of the nation. Violence, exploitation, economic domination, and war can then be presented as necessary or even virtuous.
+Tagore is especially critical of Western imperialism. He sees the modern Western nation as possessing extraordinary organizational and technological power, but he argues that this power has often been used to dominate weaker societies. European imperialism, in his view, demonstrates what happens when economic ambition and political power are separated from ethical responsibility. Colonized peoples are treated as resources rather than as fellow human beings. Their land, labor, and wealth become instruments for strengthening the imperial nation.
+His criticism of Japan is more complicated. Tagore admires Japan’s cultural achievements and its ability to modernize while retaining elements of its own identity. Yet he fears that Japan’s adoption of Western-style nationalism and militarism could lead it down the same destructive path as Western imperial powers. He warns that simply acquiring military strength and industrial efficiency does not constitute true progress. A country can become powerful while losing its moral independence.
+Tagore’s discussion of India is particularly important. He does not believe India should respond to Western imperialism simply by copying the political and military model of the West. India’s historical experience, he argues, is different. Indian civilization has traditionally placed considerable importance on spiritual life, social relationships, diversity, and the coexistence of different communities. Although Tagore recognizes the serious injustices and divisions within Indian society, he believes India’s future should not be built on aggressive nationalism.
+He is particularly skeptical of the idea that India must become a powerful nation-state in the Western sense in order to be free. Political independence matters, but Tagore believes that genuine freedom requires something deeper. A society must develop the ability to think independently, educate its people, remove social inequalities, and create relationships based on mutual respect. If political freedom is achieved without social and moral transformation, the result may simply be one form of domination replacing another.
+Education is therefore central to Tagore’s vision. He believes education should develop the whole human being rather than merely produce efficient workers or obedient citizens. True education should encourage curiosity, creativity, sympathy, and independent judgment. An education system designed only to serve national economic interests can turn young people into instruments of the state. Tagore wants education to help people recognize their connection with humanity beyond national borders.
+His concern about nationalism is closely connected to his understanding of war. When national identity becomes absolute, other nations can easily be portrayed as threats or enemies. Fear then strengthens national unity, while propaganda encourages ordinary people to accept sacrifice and violence. Tagore sees this as a tragic distortion of human relationships. Nations may compete for territory, markets, resources, and prestige, but human beings ultimately share a common moral world.
+At the same time, Tagore is not advocating a vague or unrealistic rejection of all political communities. He understands that people naturally have attachments to their homes, languages, cultures, and histories. What he opposes is the belief that these attachments justify hostility toward others. He wants patriotism to remain subordinate to humanity. A person may love their country deeply while still recognizing the dignity of people from other countries.
+One of the book’s most enduring ideas is that civilization should be measured not simply by material achievement but by the quality of human relationships it creates. Railways, factories, armies, markets, and political institutions can increase a nation’s power, but they cannot by themselves make life meaningful. Progress without compassion can become another form of destruction.
+Tagore’s ultimate alternative to nationalism is a broader ideal of human unity. He dreams of a world in which cultures meet without one attempting to destroy or dominate another. He does not want uniformity; he values cultural diversity. What he seeks is a relationship in which different civilizations learn from one another while preserving their individuality.
+Nationalism is therefore not simply a political argument but a moral appeal. Tagore asks readers to consider what kind of world they want to create. He warns that when collective power becomes more important than human dignity, civilization can become dangerously efficient at causing suffering. His message is that the nation should exist for human beings, not human beings for the nation. True freedom, in his view, requires intellectual independence, social justice, compassion, and respect for humanity as a whole. More than a century after its publication, the book remains relevant because it challenges us to balance love of country with the larger responsibilities we owe to one another as human beings.</t>
   </si>
   <si>
     <t>Nationalism in the West
 Man’s history is being shaped according to the difficulties it encounters. These have offered us problems and claimed their solutions from us, the penalty of non-fulfilment being death or degradation.
 These difficulties have been different in different peoples of the earth, and in the manner of our overcoming them lies our distinction.
 The Scythians of the earlier period of Asiatic history had to struggle with the scarcity of their natural resources. The easiest solution that they could think of was to organize their whole population, men, women, and children, into bands of robbers. And they were irresistible to those who were chiefly engaged in the constructive work of social co-operation.
 But fortunately for man the easiest path is not his truest path. If his nature were not as complex as it is, if it were as simple as that of a pack of hungry wolves, then, by this time, those hordes of marauders would have overrun the whole earth. But man, when confronted with difficulties, has to acknowledge that he is man, that he has his responsibilities to the higher faculties of his nature, by ignoring which he may achieve success that is immediate, perhaps, but that will become a death-trap to him. For what are obstacles to the lower creatures are opportunities to the higher life of man.
 To India has been given her problem from the beginning of history – it is the race problem. Races ethnologically different have in this country come into close contact. This fact has been and still continues to be the most important one in our history. It is our mission to face it and prove our humanity by dealing with it in the fullest truth. Until we fulfil our mission all other benefits will be denied us.
 There are other peoples in the world who have to overcome obstacles in their physical surroundings, or the menace of their powerful neighbours. They have organized their power till they are not only reasonably free from the tyranny of Nature and human neighbours, but have a surplus of it left in their hands to employ against others. But in India, our difficulties being internal, our history has been the history of continual social adjustment and not that of organized power for defence and aggression.
 Neither the colourless vagueness of cosmopolitanism, nor the fierce self-idolatry of nation-worship, is the goal of human history. And India has been trying to accomplish her task through social regulation of differences, on the one hand, and the spiritual recognition of unity on the other. She has made grave errors in setting up the boundary walls too rigidly between races, in perpetuating in her classifications the results of inferiority; often she has crippled her children’s minds and narrowed their lives in order to fit them into her social forms; but for centuries new experiments have been made and adjustments carried out.
 Her mission has been like that of a hostess who has to provide proper accommodation for numerous guests, whose habits and requirements are different from one another. This gives rise to infinite complexities whose solution depends not merely upon tactfulness but upon sympathy and true realization of the unity of man. Towards this realization have worked, from the early time of the Upanishads up to the present moment, a series of great spiritual teachers, whose one object has been to set at naught all differences of man by the overflow of our consciousness of God. In fact, our history has not been of the rise and fall of kingdoms, of fights for political supremacy. In our country records of these days have been despised and forgotten, for they in no way represent the true history of our people. Our history is that of our social life and attainment of spiritual ideals.
 But we feel that our task is not yet done. The world-flood has swept over our country, new elements have been introduced, and wider adjustments are waiting to be made.
 We feel this all the more, because the teaching and example of the West have entirely run counter to what we think was given to India to accomplish. In the West the national machinery of commerce and politics turns out neatly compressed bales of humanity which have their use and high market value; but they are bound in iron hoops, labelled and separated off with scientific care and precision. Obviously God made man to be human; but this modern product has such marvellous square-cut finish, savouring of gigantic manufacture, that the Creator will find it difficult to recognize it as a thing of spirit and a creature made in His own divine image.
 But I am anticipating. What I was about to say is this. Take it in whatever spirit you like, here is India, of about fifty centuries at least, who tried to live peacefully and think deeply, the India devoid of all politics, the India of no nations, whose one ambition has been to know this world as of soul, to live here every moment of her life in the meek spirit of adoration, in the glad consciousness of an eternal and personal relationship with it. It was upon this remote portion of humanity, childlike in its manner, with the wisdom of the old, that the Nation of the West burst in.
 Through all the fights and intrigues and deceptions of her earlier history India had remained aloof. Because her homes, her fields, her temples of worship, her schools, where her teachers and students lived together in the atmosphere of simplicity and devotion and learning, her village self-government with its simple laws and peaceful administration – all these truly belonged to her. But her thrones were not her concern. They passed over her head like clouds, now tinged with purple gorgeousness, now black with the threat of thunder. Often they brought devastations in their wake, but they were like catastrophes of nature whose traces are soon forgotten.
 But this time it was different. It was not a mere drift over her surface of life, – drift of cavalry and foot soldiers, richly caparisoned elephants, white tents and canopies, strings of patient camels bearing the loads of royalty, bands of kettle-drums and flutes, marble domes of mosques, palaces and tombs, like the bubbles of the foaming wine of extravagance; stories of treachery and loyal devotion, of changes of fortune, of dramatic surprises of fate. This time it was the Nation of the West driving its tentacles of machinery deep down into the soil.
 Therefore I say to you, it is we who are called as witnesses to give evidence as to what our Nation has been to humanity. We had known the hordes of Moghals and Pathans who invaded India, but we had known them as human races, with their own religions and customs, likes and dislikes, – we had never known them as a nation. We loved and hated them as occasions arose; we fought for them and against them, talked with them in a language which was theirs as well as our own, and guided the destiny of the Empire in which we had our active share. But this time we had to deal, not with kings, not with human races, but with a nation – we, who are no nation ourselves.
 Now let us from our own experience answer the question, What is this Nation?
 A nation, in the sense of the political and economic union of a people, is that aspect which a whole population assumes when organized for a mechanical purpose. Society as such has no ulterior purpose. It is an end in itself. It is a spontaneous self-expression of man as a social being. It is a natural regulation of human relationships, so that men can develop ideals of life in co-operation with one another. It has also a political side, but this is only for a special purpose. It is for self-preservation. It is merely the side of power, not of human ideals. And in the early days it had its separate place in society, restricted to the professionals. But when with the help of science and the perfecting of organization this power begins to grow and brings in harvests of wealth, then it crosses its boundaries with amazing rapidity. For then it goads all its neighbouring societies with greed of material prosperity, and consequent mutual jealousy, and by the fear of each other’s growth into powerfulness. The time comes when it can stop no longer, for the competition grows keener, organization grows vaster, and selfishness attains supremacy. Trading upon the greed and fear of man, it occupies more and more space in society, and at last becomes its ruling force.
 It is just possible that you have lost through habit consciousness that the living bonds of society are breaking up, and giving place to merely mechanical organization. But you see signs of it everywhere. It is owing to this that war has been declared between man and woman, because the natural thread is snapping which holds them together in harmony; because man is driven to professionalism, producing wealth for himself and others, continually turning the wheel of power for his own sake or for the sake of the universal officialdom, leaving woman alone to wither and to die or to fight her own battle unaided. And thus there where co-operation is natural has intruded competition. The very psychology of men and women about their mutual relation is changing and becoming the psychology of the primitive fighting elements, rather than of humanity seeking its completeness through the union based upon mutual self-surrender. For the elements which have lost their living bond of reality have lost the meaning of their existence. Like gaseous particles forced into a too narrow space, they come in continual conflict with each other till they burst the very arrangement which holds them in bondage.
 Then look at those who call themselves anarchists, who resent the imposition of power, in any form whatever, upon the individual. The only reason for this is that power has become too abstract – it is a scientific product made in the political laboratory of the Nation, through the dissolution of personal humanity.
 And what is the meaning of these strikes in the economic world, which like the prickly shrubs in a barren soil shoot up with renewed vigour each time they are cut down? What, but that the wealth-producing mechanism is incessantly growing into vast stature, out of proportion to all other needs of society, – and the full reality of man is more and more crushed under its weight? This state of things inevitably gives rise to eternal feuds among the elements freed from the wholeness and wholesomeness of human ideals, and interminable economic war is waged between capital and labour. For greed of wealth and power can never have a limit, and compromise of self-interest can never attain the final spirit of reconciliation. They must go on breeding jealousy and suspicion to the end – the end which only comes through some sudden catastrophe or a spiritual re-birth.
 When this organization of politics and commerce, whose other name is the Nation, becomes all-powerful at the cost of the harmony of the higher social life, then it is an evil day for humanity. When a father becomes a gambler and his obligations to his family take the secondary place in his mind, then he is no longer a man, but an automaton led by the power of greed. Then he can do things which, in his normal state of mind, he would be ashamed to do. It is the same thing with society. When it allows itself to be turned into a perfect organization of power, then there are few crimes which it is unable to perpetrate. Because success is the object and justification of a machine, while goodness only is the end and purpose of man. When this engine of organization begins to attain a vast size, and those who are mechanics are made into parts of the machine, then the personal man is eliminated to a phantom, everything becomes a revolution of policy carried out by the human parts of the machine, with no twinge of pity or moral responsibility. It may happen that even through this apparatus the moral nature of man tries to assert itself, but the whole series of ropes and pullies creak and cry, the forces of the human heart become entangled among the forces of the human automaton, and only with difficulty can the moral purpose transmit itself into some tortured shape of result.
 This abstract being, the Nation, is ruling India. We have seen in our country some brand of tinned food advertised as entirely made and packed without being touched by hand. This description applies to the governing of India, which is as little touched by the human hand as possible. The governors need not know our language, need not come into personal touch with us except as officials; they can aid or hinder our aspirations from a disdainful distance, they can lead us on a certain path of policy and then pull us back again with the manipulation of office red tape; the newspapers of England, in whose columns London street accidents are recorded with some decency of pathos, need but take the scantiest notice of calamities which happen in India over areas of land sometimes larger than the British Isles.
 But we, who are governed, are not a mere abstraction. We, on our side, are individuals with living sensibilities. What comes to us in the shape of a mere bloodless policy may pierce into the very core of our life, may threaten the whole future of our people with a perpetual helplessness of emasculation, and yet may never touch the chord of humanity on the other side, or touch it in the most inadequately feeble manner. Such wholesale and universal acts of fearful responsibility man can never perform, with such a degree of systematic unawareness, where he is an individual human being. These only become possible, where the man is represented by an octopus of abstractions, sending out its wriggling arms in all directions of space, and fixing its innumerable suckers even into the far-away future. In this reign of the nation, the governed are pursued by suspicions; and these are the suspicions of a tremendous mass of organized brain and muscle. Punishments are meted out, which leave a trail of miseries across a large bleeding tract of the human heart; but these punishments are dealt by a mere abstract force, in which a whole population of a distant country has lost its human personality.
@@ -205,51 +226,51 @@
 This reign of law in our present Government in India has established order in this vast land inhabited by peoples different in their races and customs. It has made it possible for these peoples to come in closer touch with one another and cultivate a communion of aspiration.
 But this desire for a common bond of comradeship among the different races of India has been the work of the spirit of the West, not that of the Nation of the West. Wherever in Asia the people have received the true lesson of the West it is in spite of the Western Nation. Only because Japan had been able to resist the dominance of this Western Nation could she acquire the benefit of the Western Civilization in fullest measure. Though China has been poisoned at the very spring of her moral and physical life by this Nation, her struggle to receive the best lessons of the West may yet be successful if not hindered by the Nation. It was only the other day that Persia woke up from her age-long sleep at the call of the West to be instantly trampled into stillness by the Nation. The same phenomenon prevails in this country also, where the people are hospitable, but the Nation has proved itself to be otherwise, making an Eastern guest feel humiliated to stand before you as a member of the humanity of his own motherland.
 In India we are suffering from this conflict between the spirit of the West and the Nation of the West. The benefit of the Western civilization is doled out to us in a miserly measure by the Nation, which tries to regulate the degree of nutrition as near the zero-point of vitality as possible. The portion of education allotted to us is so raggedly insufficient that it ought to outrage the sense of decency of a Western humanity. We have seen in these countries how the people are encouraged and trained and given every facility to fit themselves for the great movements of commerce and industry spreading over the world, while in India the only assistance we get is merely to be jeered at by the Nation for lagging behind. While depriving us of our opportunities and reducing our education to the minimum required for conducting a foreign government, this Nation pacifies its conscience by calling us names, by sedulously giving currency to the arrogant cynicism that the East is east and the West is west and never the twain shall meet. If we must believe our schoolmaster in his taunt that, after nearly two centuries of his tutelage, India not only remains unfit for self-government but unable to display originality in her intellectual attainments, must we ascribe it to something in the nature of Western culture and our inherent incapacity to receive it or to the judicious niggardliness of the Nation that has taken upon itself the white man’s burden of civilizing the East? That Japanese people have some qualities which we lack we may admit, but that our intellect is naturally unproductive compared to theirs we cannot accept even from them whom it is dangerous for us to contradict.
 The truth is that the spirit of conflict and conquest is at the origin and in the centre of Western nationalism; its basis is not social co-operation. It has evolved a perfect organization of power, but not spiritual idealism. It is like the pack of predatory creatures that must have its victims. With all its heart it cannot bear to see its hunting-grounds converted into cultivated fields. In fact, these nations are fighting among themselves for the extension of their victims and their reserve forests. Therefore the Western Nation acts like a dam to check the free flow of Western civilization into the country of the No-Nation. Because this civilization is the civilization of power, therefore it is exclusive, it is naturally unwilling to open its sources of power to those whom it has selected for its purposes of exploitation.
 But all the same moral law is the law of humanity, and the exclusive civilization which thrives upon others who are barred from its benefit carries its own death-sentence in its moral limitations. The slavery that it gives rise to unconsciously drains its own love of freedom dry. The helplessness with which it weighs down its world of victims exerts its force of gravitation every moment upon the power that creates it. And the greater part of the world which is being denuded of its self-sustaining life by the Nation will one day become the most terrible of all its burdens, ready to drag it down into the bottom of destruction. Whenever Power removes all checks from its path to make its career easy, it triumphantly rides into its ultimate crash of death. Its moral brake becomes slacker every day without its knowing it, and its slippery path of ease becomes its path of doom.
 Of all things in Western civilization, those which this Western Nation has given us in a most generous measure are law and order. While the small feeding-bottle of our education is nearly dry, and sanitation sucks its own thumb in despair, the military organization, the magisterial offices, the police, the Criminal Investigation Department, the secret spy system, attain to an abnormal girth in their waists, occupying every inch of our country. This is to maintain order. But is not this order merely a negative good? Is it not for giving people’s life greater opportunities for the freedom of development? Its perfection is the perfection of an egg-shell, whose true value lies in the security it affords to the chick and its nourishment and not in the convenience it offers to the person at the breakfast table. Mere administration is unproductive, it is not creative, not being a living thing. It is a steam-roller, formidable in its weight and power, having its uses, but it does not help the soil to become fertile. When after its enormous toil it comes to offer us its boon of peace we can but murmur under our breath that “peace is good, but not more so than life, which is God’s own great boon.”
 On the other hand, our former governments were woefully lacking in many of the advantages of the modern government. But because those were not the governments by the Nation, their texture was loosely woven, leaving big gaps through which our own life sent its threads and imposed its designs. I am quite sure in those days we had things that were extremely distasteful to us. But we know that when we walk barefooted upon ground strewn with gravel, our feet come gradually to adjust themselves to the caprices of the inhospitable earth; while if the tiniest particle of gravel finds its lodgement inside our shoes we can never forget and forgive its intrusion. And these shoes are the government by the Nation, – it is tight, it regulates our steps with a closed-up system, within which our feet have only the slightest liberty to make their own adjustments. Therefore, when you produce your statistics to compare the number of gravels which our feet had to encounter in former days with the paucity in the present régime, they hardly touch the real points. It is not a question of the number of outside obstacles but the comparative powerlessness of the individual to cope with them. This narrowness of freedom is an evil which is more radical, not because of its quantity but because of its nature. And we cannot but acknowledge this paradox, that while the spirit of the West marches under its banner of freedom, the Nation of the West forges its iron chains of organization which are the most relentless and unbreakable that have ever been manufactured in the whole history of man.
 When the humanity of India was not under the government of the Organization, the elasticity of change was great enough to encourage men of power and spirit to feel that they had their destinies in their own hands. The hope of the unexpected was never absent, and a freer play of imagination, on the part both of the governor and the governed, had its effect in the making of history. We were not confronted with a future, which was a dead white wall of granite blocks eternally guarding against the expression and extension of our own powers, the hopelessness of which lies in the reason that these powers are becoming atrophied at their very roots by the scientific process of paralysis. For every single individual in the country of the No-Nation is completely in the grip of a whole nation, – whose tireless vigilance, being the vigilance of a machine, has not the human power to overlook or to discriminate. At the least pressing of its button the monster organization becomes all eyes, whose ugly stare of inquisitiveness cannot be avoided by a single person amongst the immense multitude of the ruled. At the least turn of its screw, by the fraction of an inch, the grip is tightened to the point of suffocation around every man, woman and child of a vast population, for whom no escape is imaginable in their own country, or even in any country outside their own.
 It is the continual and stupendous dead pressure of this inhuman upon the living human under which the modern world is groaning. Not merely the subject races, but you who live under the delusion that you are free, are every day sacrificing your freedom and humanity to this fetish of nationalism, living in the dense poisonous atmosphere of world-wide suspicion and greed and panic.
 I have seen in Japan the voluntary submission of the whole people to the trimming of their minds and clipping of their freedom by their government, which through various educational agencies regulates their thoughts, manufactures their feelings, becomes suspiciously watchful when they show signs of inclining toward the spiritual, leading them through a narrow path not toward what is true but what is necessary for the complete welding of them into one uniform mass according to its own recipe. The people accept this all-pervading mental slavery with cheerfulness and pride because of their nervous desire to turn themselves into a machine of power, called the Nation, and emulate other machines in their collective worldliness.
 When questioned as to the wisdom of its course the newly converted fanatic of nationalism answers that “so long as nations are rampant in this world we have not the option freely to develop our higher humanity. We must utilize every faculty that we possess to resist the evil by assuming it ourselves in the fullest degree. For the only brotherhood possible in the modern world is the brotherhood of hooliganism.” The recognition of the fraternal bond of love between Japan and Russia, which has lately been celebrated with an immense display of rejoicing in Japan, was not owing to any sudden recrudescence of the spirit of Christianity or of Buddhism, but it was a bond established according to the modern faith in a surer relationship of mutual menace of blood shedding. Yes, one cannot but acknowledge that these facts are the facts of the world of the Nation, and the only moral of it is that all the peoples of the earth should strain their physical, moral and intellectual resources to the utmost to defeat one another in the wrestling match of powerfulness. In the ancient days Sparta paid all her attention to becoming powerful; she did become so by crippling her humanity, and died of the amputation.
 But it is no consolation to us to know that the weakening of humanity from which the present age is suffering is not limited to the subject races, and that its ravages are even more radical because insidious and voluntary in peoples who are hypnotized into believing that they are free. This bartering of your higher aspirations of life for profit and power has been your own free choice, and I leave you there, at the wreckage of your soul, contemplating your protuberant prosperity. But will you never be called to answer for organizing the instincts of self-aggrandizement of whole peoples into perfection and calling it good? I ask you what disaster has there ever been in the history of man, in its darkest period, like this terrible disaster of the Nation fixing its fangs deep into the naked flesh of the world, taking permanent precautions against its natural relaxation?
 You, the people of the West, who have manufactured this abnormality, can you imagine the desolating despair of this haunted world of suffering man possessed by the ghastly abstraction of the organizing man? Can you put yourself into the position of the peoples, who seem to have been doomed to an eternal damnation of their own humanity, who not only must suffer continual curtailment of their manhood, but even raise their voices in pæans of praise for the benignity of a mechanical apparatus in its interminable parody of providence?
 Have you not seen, since the commencement of the existence of the Nation, that the dread of it has been the one goblin-dread with which the whole world has been trembling? Wherever there is a dark corner, there is the suspicion of its secret malevolence; and people live in a perpetual distrust of its back where it has no eyes. Every sound of a footstep, every rustle of movement in the neighbourhood, sends a thrill of terror all around. And this terror is the parent of all that is base in man’s nature. It makes one almost openly unashamed of inhumanity. Clever lies become matters of self-congratulation. Solemn pledges become a farce, – laughable for their very solemnity. The Nation, with al</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0597d359-5070-4284-9611-d8ca4959929b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068132</t>
   </si>
   <si>
-    <t>Discover Nationalism by Rabindranath Tagore. This book is published by General Press in Paperback format, ISBN 9789390492411, ASIN 9390492416, under Politics and Social Sciences.</t>
+    <t>Discover Nationalism by Rabindranath Tagore. This book is published by General Press in Paperback format, ISBN 9789390492411, ASIN 9390492416, under Politics and Social Sciences, Politics, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -767,87 +788,93 @@
       </c>
       <c r="G2" s="2">
         <v>9390492416</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>96</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>