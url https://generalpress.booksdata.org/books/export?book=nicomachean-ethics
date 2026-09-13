--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -148,50 +148,58 @@
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>PHI005000, PHI019000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
     <t>‘Nicomachean Ethics’ moves beyond the purely theoretical analysis of moral philosophy by examining its practical application. It is one of the world’s great books by Aristotle. Aristotle is well known for the precision with which he chooses his words, and in this elegant translation, his work has found its ideal match. Aristotelian ethics is concerned with how an individual should best live their life and at its core asserts the idea that the most virtuous life will be the happiest one. By living well, in balance with one’s environment, eschewing excess, guiding one’s life by reason, Aristotle argues, is the path towards the most virtuous and thus the happiest life.
 Aristotle emphasized the importance of context to ethical behavior, and the ability of the virtuous person to recognize the best course of action. The book has engaged the serious interest of readers across centuries and civilizations.</t>
+  </si>
+  <si>
+    <t>Aristotle (384–322 BCE) was one of the greatest philosophers and scholars in human history, whose ideas shaped the foundations of Western philosophy, science, politics, ethics, and education. A student of Plato and the teacher of Alexander the Great, Aristotle possessed an extraordinary curiosity about the natural world and human society. His writings covered an astonishing range of subjects, including logic, biology, metaphysics, rhetoric, poetry, politics, and psychology. More than two thousand years after his death, his ideas continue to influence philosophy, scientific inquiry, and intellectual thought across the world.
+Aristotle was born in 384 BCE in Stagira, a Greek city in northern Macedonia. His father, Nicomachus, served as a court physician to the Macedonian king, exposing Aristotle from an early age to the careful observation of nature and the practice of scientific inquiry. At the age of seventeen, he traveled to Athens to study at Plato's Academy, where he remained for nearly twenty years. Although he deeply respected Plato, Aristotle gradually developed his own philosophical approach, emphasizing observation, experience, and logical reasoning over abstract speculation.
+After Plato's death, Aristotle left Athens and later accepted an invitation to tutor the young Alexander, who would become Alexander the Great. Following this period, he returned to Athens and established his own school, the Lyceum. There, he and his students conducted systematic research into subjects ranging from animal life and astronomy to ethics and government. Unlike many thinkers of his time, Aristotle believed that knowledge should be built through careful observation, critical analysis, and the study of real-world evidence.
+Aristotle's most influential works include Nicomachean Ethics, Politics, Metaphysics, Poetics, and Organon. In ethics, he introduced the concept of the "Golden Mean," teaching that virtue lies in moderation between extremes. His studies of logic established principles that remained central to philosophical reasoning for centuries, while his writings on literature and political theory continue to be widely studied today.
+Following the death of Alexander the Great, political tensions forced Aristotle to leave Athens. He spent his final year in Chalcis, where he died in 322 BCE at the age of sixty-two.
+Aristotle's intellectual legacy is unparalleled. His commitment to reason, observation, and the pursuit of knowledge laid the groundwork for countless fields of study. Through his enduring works, he continues to inspire philosophers, scientists, educators, and students, standing as one of history's most influential and respected thinkers.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d39fca10-304f-4f34-8fa5-e618c1847b15.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068778</t>
   </si>
   <si>
     <t>Discover Nicomachean Ethics by Aristotle. This book is published by General Press in eBook format, ISBN 9789391181413, ASIN B0973PR7TQ, under Non Fiction, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +743,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>