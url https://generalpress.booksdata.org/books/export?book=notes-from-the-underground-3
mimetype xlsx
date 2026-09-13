--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,106 +137,116 @@
   <si>
     <t>Fyodor Dostoyevsky</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0973N6CPM</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Russian Literature</t>
+  </si>
+  <si>
+    <t>Psychological Fiction</t>
+  </si>
+  <si>
     <t>FIC004000, PHI015000, FIC029000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
-    <t>One of the most profound works of modern literature, ‘Notes from Underground’ (first published in 1864) remains a cultural and literary masterpiece. Fyodor Dostoyevsky is best known for his psychological works of fiction. His characters and plots all carry psychosomatic troubles and problems that help make the stories more relatable to the reader.  In these pages Dostoevsky unflinchingly examines the dark, mysterious depths of the human heart. In this work, we follow the unnamed narrator of the story, who, disillusioned by the oppression and corruption of the society in which he lives, withdraws from that society into the underground. This "Underground Man" is one of the first genuine antiheroes in European literature.
-Those who are familiar with his works will immediately recognize the novel's richly complex philosophical, political, and psychological themes.</t>
+    <t>What happens when a man turns his own mind into a prison and then refuses to leave it? 'Notes from the Underground' by Fyodor Dostoyevsky is a classic psychological fiction and philosophical novel that takes readers deep into the troubled thoughts of an unnamed narrator known simply as the Underground Man. Bitter, intelligent, self-aware, and deeply isolated, he speaks directly to the reader about his failures, resentments, desires, and uneasy view of human nature.
+The novel is divided into two connected parts. In the first, the Underground Man reflects on his life, his beliefs, and his growing rejection of the rational idea that people will always act according to their own best interests. He argues that human beings are far too contradictory to be reduced to logic, reason, or social theories. Sometimes, he suggests, people deliberately choose suffering or self-destructive behavior simply to prove that they are free to make irrational choices. His long reflections reveal a man trapped in endless self-analysis, unable to find peace with himself or with the world around him.
+The second part shifts from philosophical reflection to a more personal story from the narrator's younger years. A chance encounter with former schoolmates leads him into an awkward attempt to reclaim a sense of importance and dignity. He becomes involved with a small group of acquaintances and later meets Liza, a young woman whose compassion and vulnerability challenge his carefully constructed isolation. Their encounter exposes the painful difference between his desire for human connection and his inability to accept kindness, intimacy, or emotional responsibility.
+Dostoyevsky's 'Notes from the Underground' is much more than a story about a lonely man. It is a powerful exploration of free will, pride, alienation, resentment, consciousness, and the complicated ways people sabotage their own happiness. Its narrator is often unpleasant, but his honesty makes him strangely compelling. His voice forces readers to confront uncomfortable questions about why we sometimes resist the very things we claim to want.
+Short, intense, and remarkably modern in its psychological insight, 'Notes from the Underground' remains one of Dostoyevsky's most influential works. Its unsettling portrait of a divided human mind invites readers to look beneath the surface of reason, pride, and self-deception—and leaves them wondering how much of the Underground Man's struggle exists within themselves.</t>
   </si>
   <si>
     <t>Fyodor Mikhailovich Dostoevsky was born in Moscow in 1821. His debut, the epistolary novella Poor Folk (1846), made his name. In 1849 he was arrested for involvement with the politically subversive 'Petrashevsky circle' and until 1854 he lived in a convict prison in Omsk, Siberia. From this experience came The House of the Dead (1860-2). In 1860 he began the journal Vremya (Time). Already married, he fell in love with one of his contributors, Appollinaria Suslova, eighteen years his junior, and developed a ruinous passion for roulette. After the death of his first wife, Maria, in 1864, Dostoevsky completed Notes from Underground and began work towards Crime and Punishment (1866). The major novels of his late period are The Idiot (1868), Demons (1871-2) and The Brothers Karamazov (1879-80). He died in 1881.</t>
+  </si>
+  <si>
+    <t>Fyodor Dostoevsky’s "Notes from Underground", published in 1864, is widely considered one of the first existentialist novels and remains a blisteringly complex work of literature. The novella is presented as the fragmented, fiercely contradictory diary of an unnamed narrator, universally known as the Underground Man. A retired civil servant living in a miserable St. Petersburg apartment, he is paralyzed by his own hyper-consciousness. He introduces himself as a sick, spiteful, and unattractive man, setting the stage for a raw, unfiltered confession. Through this intensely bitter protagonist, Dostoevsky strips away polite facades to expose the irrational, chaotic, and often self-destructive nature of the human soul.
+The book is uniquely structured into two distinct but deeply intertwined sections that bridge the gap between abstract philosophy and lived experience. The first part, "Underground," functions as a relentless monologue where the narrator addresses an imaginary audience of intellectuals. Here, he operates purely in the realm of ideas, tearing down the dominant ideological trends of his era. The second part, "Apropos of the Wet Snow," shifts backward sixteen years to relate humiliating episodes from his youth. Dostoevsky uses the first half to establish grand theories about human nature, and the second half to brutally demonstrate how these same theories render the narrator completely incapable of functioning in the real world.
+At the heart of the narrator’s diatribe is a furious attack on rational egoism and the utopian ideals of nineteenth-century thinkers. During Dostoevsky’s time, philosophers argued that humans are inherently rational and will always act in their own best interests to maximize happiness if properly enlightened. Utopian thinkers envisioned a future society—symbolized by the "Crystal Palace"—where human behavior could be perfectly mathematically predicted and organized. The Underground Man vehemently rejects this vision. He finds a perfectly calculated world horrifying, arguing it would reduce humans to mere "piano keys" or "organ stops." To him, this utopian promise is actually a prison that strips humanity of individual freedom.
+To prove that humanity cannot be neatly categorized by logic, the Underground Man champions the profound power of human irrationality. He argues that even if it were possible to calculate exactly what is best for a person, they would deliberately do the exact opposite just to prove they are a free agent and not a machine. People will knowingly embrace pain, chaos, and destruction solely to assert their autonomy. He famously declares that two plus two making four is not a natural law to celebrate, but a wall that limits freedom. Sometimes, he insists, two plus two making five is a beautiful thing because it represents defiant, unpredictable human independence.
+When the narrative transitions to its second half, the abstract ideological battleground gives way to an intimate portrait of the Underground Man’s daily reality in his twenties. Plunged into the social landscape of 1840s St. Petersburg, the reader watches his venomous pride play out in everyday situations. He is desperately lonely, yet he despises everyone he meets, viewing them as intellectually inferior. This toxic combination of superiority and deep insecurity forces him into agonizing social contortions. He interprets a casual glance or a minor physical bump by an officer in a tavern as a catastrophic assault on his dignity, obsessing for months over exacting petty revenge.
+This crippling social ineptitude reaches a fever pitch when he forces his way into a farewell dinner for a former schoolmate named Zverkov. The dinner party is an unmitigated disaster from the start. The Underground Man arrives expecting to dominate the conversation and command respect. Instead, he is entirely ignored by the other men, who find him odd and deeply unpleasant. Humiliated, he spends the evening drinking heavily, pacing in a corner, and hurling desperate insults. He desperately wants to be admired, yet his actions guarantee his alienation. When the group leaves for a brothel, he follows in a manic state, driven by a chaotic desire to fight them.
+Arriving at the brothel too late to find his former classmates, he encounters a newly arrived prostitute named Liza, initiating the emotional climax of the novella. Still stinging from his profound humiliation, he decides to assert dominance over someone he perceives as lower on the social ladder. In a remarkable display of psychological manipulation, he paints a terrifying picture of Liza’s future. He speaks beautifully of love and family while emphasizing the horrors of dying alone and diseased. His eloquent speech completely shatters Liza's emotional defenses, causing her to break down in agonizing sobs. In this fleeting moment, he feels a triumphant sense of absolute power.
+The illusion of his mastery is entirely shattered days later when Liza takes his words to heart and visits his squalid apartment. Caught completely off guard, the Underground Man is deeply ashamed of his poverty and the pathetic way he bickers with his servant. Stripped of his eloquent armor, he descends into hysterical vulnerability. He violently lashes out at Liza, confessing the ugly truth: he never cared about saving her. He admits he only gave his beautiful speech to exert power because he had been humiliated earlier. He expects her to react with disgust and anger, which would perfectly validate his miserable, self-loathing image.
+In a stunning reversal, Liza does not respond with hatred or mockery. Instead, she recognizes the immense pain and suffering hidden beneath his cruel exterior. She approaches him with profound empathy, embracing him in a gesture of pure, unconditional compassion. For a brief, agonizing moment, the Underground Man is offered a chance at real human connection and redemption. However, he is far too damaged to accept it. To be loved requires vulnerability, equality, and the surrender of his intellectual superiority. Unable to bear the reality of genuine pity, he violently rejects her embrace, ultimately thrusting money into her hand to degrade their connection into a commercial transaction.
+Liza departs in tears, leaving the money behind, and the Underground Man is left completely alone in his self-made purgatory. He is acutely aware that he has destroyed his only chance at salvation, yet he knows he lacks the capacity to be anything else. In the end, 'Notes from Underground' is a devastating portrait of a man who chooses endless misery over the terrifying demands of genuine connection. Dostoevsky leaves us with a haunting anti-hero whose rebellion against a mathematically predictable world succeeds only in isolating him from human warmth, serving as a timeless warning about intellect divorced from empathy.</t>
   </si>
   <si>
     <t>Chapter 1
 I am a sick man… I am a spiteful man. I am an unattractive man. I believe my liver is diseased. However, I know nothing at all about my disease, and do not know for certain what ails me. I don’t consult a doctor for it, and never have, though I have a respect for medicine and doctors. Besides, I am extremely superstitious, sufficiently so to respect medicine, anyway (I am well-educated enough not to be superstitious, but I am superstitious). No, I refuse to consult a doctor from spite. That you probably will not understand. Well, I understand it, though. Of course, I can’t explain who it is precisely that I am mortifying in this case by my spite: I am perfectly well aware that I cannot “pay out” the doctors by not consulting them; I know better than anyone that by all this I am only injuring myself and no one else. But still, if I don’t consult a doctor it is from spite. My liver is bad, well – let it get worse!
 I have been going on like that for a long time – twenty years. Now I am forty. I used to be in the government service, but am no longer. I was a spiteful official. I was rude and took pleasure in being so. I did not take bribes, you see, so I was bound to find a recompense in that, at least. (A poor jest, but I will not scratch it out. I wrote it thinking it would sound very witty; but now that I have seen myself that I only wanted to show off in a despicable way, I will not scratch it out on purpose!)
 When petitioners used to come for information to the table at which I sat, I used to grind my teeth at them, and felt intense enjoyment when I succeeded in making anybody unhappy. I almost did succeed. For the most part they were all timid people – of course, they were petitioners. But of the uppish ones there was one officer in particular I could not endure. He simply would not be humble, and clanked his sword in a disgusting way. I carried on a feud with him for eighteen months over that sword. At last I got the better of him. He left off clanking it. That happened in my youth, though.
 But do you know, gentlemen, what was the chief point about my spite? Why, the whole point, the real sting of it lay in the fact that continually, even in the moment of the acutest spleen, I was inwardly conscious with shame that I was not only not a spiteful but not even an embittered man, that I was simply scaring sparrows at random and amusing myself by it. I might foam at the mouth, but bring me a doll to play with, give me a cup of tea with sugar in it, and maybe I should be appeased. I might even be genuinely touched, though probably I should grind my teeth at myself afterwards and lie awake at night with shame for months after. That was my way.
 I was lying when I said just now that I was a spiteful official. I was lying from spite. I was simply amusing myself with the petitioners and with the officer, and in reality I never could become spiteful. I was conscious every moment in myself of many, very many elements absolutely opposite to that. I felt them positively swarming in me, these opposite elements. I knew that they had been swarming in me all my life and craving some outlet from me, but I would not let them, would not let them, purposely would not let them come out. They tormented me till I was ashamed: they drove me to convulsions and – sickened me, at last, how they sickened me! Now, are not you fancying, gentlemen, that I am expressing remorse for something now, that I am asking your forgiveness for something? I am sure you are fancying that… However, I assure you I do not care if you are…
 It was not only that I could not become spiteful, I did not know how to become anything; neither spiteful nor kind, neither a rascal nor an honest man, neither a hero nor an insect. Now, I am living out my life in my corner, taunting myself with the spiteful and useless consolation that an intelligent man cannot become anything seriously, and it is only the fool who becomes anything. Yes, a man in the nineteenth century must and morally ought to be pre-eminently a characterless creature; a man of character, an active man is pre-eminently a limited creature. That is my conviction of forty years. I am forty years old now, and you know forty years is a whole lifetime; you know it is extreme old age. To live longer than forty years is bad manners, is vulgar, immoral. Who does live beyond forty? Answer that, sincerely and honestly I will tell you who do: fools and worthless fellows. I tell all old men that to their face, all these venerable old men, all these silver-haired and reverend seniors! I tell the whole world that to its face! I have a right to say so, for I shall go on living to sixty myself. To seventy! To eighty!… Stay, let me take breath…
 You imagine no doubt, gentlemen, that I want to amuse you. You are mistaken in that, too. I am by no means such a mirthful person as you imagine, or as you may imagine; however, irritated by all this babble (and I feel that you are irritated) you think fit to ask me who I am – then my answer is, I am a collegiate assessor. I was in the service that I might have something to eat (and solely for that reason), and when last year a distant relation left me six thousand roubles in his will I immediately retired from the service and settled down in my corner. I used to live in this corner before, but now I have settled down in it. My room is a wretched, horrid one in the outskirts of the town. My servant is an old country-woman, ill-natured from stupidity, and, moreover, there is always a nasty smell about her. I am told that the Petersburg climate is bad for me, and that with my small means it is very expensive to live in Petersburg. I know all that better than all these sage and experienced counsellors and monitors… But I am remaining in Petersburg; I am not going away from Petersburg! I am not going away because… ech! Why, it is absolutely no matter whether I am going away or not going away.
 But what can a decent man speak of with most pleasure?
 Answer: Of himself.
 Well, so I will talk about myself.
 Chapter 2
 I want now to tell you, gentlemen, whether you care to hear it or not, why I could not even become an insect. I tell you solemnly, that I have many times tried to become an insect. But I was not equal even to that. I swear, gentlemen, that to be too conscious is an illness – a real thorough-going illness. For man’s everyday needs, it would have been quite enough to have the ordinary human consciousness, that is, half or a quarter of the amount which falls to the lot of a cultivated man of our unhappy nineteenth century, especially one who has the fatal ill-luck to inhabit Petersburg, the most theoretical and intentional town on the whole terrestrial globe. (There are intentional and unintentional towns.) It would have been quite enough, for instance, to have the consciousness by which all so-called direct persons and men of action live. I bet you think I am writing all this from affectation, to be witty at the expense of men of action; and what is more, that from ill-bred affectation, I am clanking a sword like my officer. But, gentlemen, whoever can pride himself on his diseases and even swagger over them?
 Though, after all, everyone does do that; people do pride themselves on their diseases, and I do, may be, more than anyone. We will not dispute it; my contention was absurd. But yet I am firmly persuaded that a great deal of consciousness, every sort of consciousness, in fact, is a disease. I stick to that. Let us leave that, too, for a minute. Tell me this: why does it happen that at the very, yes, at the very moments when I am most capable of feeling every refinement of all that is “sublime and beautiful,” as they used to say at one time, it would, as though of design, happen to me not only to feel but to do such ugly things, such that… Well, in short, actions that all, perhaps, commit; but which, as though purposely, occurred to me at the very time when I was most conscious that they ought not to be committed. The more conscious I was of goodness and of all that was “sublime and beautiful,” the more deeply I sank into my mire and the more ready I was to sink in it altogether. But the chief point was that all this was, as it were, not accidental in me, but as though it were bound to be so. It was as though it were my most normal condition, and not in the least disease or depravity, so that at last all desire in me to struggle against this depravity passed. It ended by my almost believing (perhaps actually believing) that this was perhaps my normal condition. But at first, in the beginning, what agonies I endured in that struggle! I did not believe it was the same with other people, and all my life I hid this fact about myself as a secret. I was ashamed (even now, perhaps, I am ashamed): I got to the point of feeling a sort of secret abnormal, despicable enjoyment in returning home to my corner on some disgusting Petersburg night, acutely conscious that that day I had committed a loathsome action again, that what was done could never be undone, and secretly, inwardly gnawing, gnawing at myself for it, tearing and consuming myself till at last the bitterness turned into a sort of shameful accursed sweetness, and at last – into positive real enjoyment! Yes, into enjoyment, into enjoyment! I insist upon that. I have spoken of this because I keep wanting to know for a fact whether other people feel such enjoyment? I will explain; the enjoyment was just from the too intense consciousness of one’s own degradation; it was from feeling oneself that one had reached the last barrier, that it was horrible, but that it could not be otherwise; that there was no escape for you; that you never could become a different man; that even if time and faith were still left you to change into something different you would most likely not wish to change; or if you did wish to, even then you would do nothing; because perhaps in reality there was nothing for you to change into.
 And the worst of it was, and the root of it all, that it was all in accord with the normal fundamental laws of over-acute consciousness, and with the inertia that was the direct result of those laws, and that consequently one was not only unable to change but could do absolutely nothing. Thus it would follow, as the result of acute consciousness, that one is not to blame in being a scoundrel; as though that were any consolation to the scoundrel once he has come to realise that he actually is a scoundrel. But enough… Ech, I have talked a lot of nonsense, but what have I explained? How is enjoyment in this to be explained? But I will explain it. I will get to the bottom of it! That is why I have taken up my pen…
 I, for instance, have a great deal of AMOUR PROPRE. I am as suspicious and prone to take offence as a humpback or a dwarf. But upon my word I sometimes have had moments when if I had happened to be slapped in the face I should, perhaps, have been positively glad of it. I say, in earnest, that I should probably have been able to discover even in that a peculiar sort of enjoyment – the enjoyment, of course, of despair; but in despair there are the most intense enjoyments, especially when one is very acutely conscious of the hopelessness of one’s position. And when one is slapped in the face – why then the consciousness of being rubbed into a pulp would positively overwhelm one. The worst of it is, look at it which way one will, it still turns out that I was always the most to blame in everything. And what is most humiliating of all, to blame for no fault of my own but, so to say, through the laws of nature. In the first place, to blame because I am cleverer than any of the people surrounding me. (I have always considered myself cleverer than any of the people surrounding me, and sometimes, would you believe it, have been positively ashamed of it. At any rate, I have all my life, as it were, turned my eyes away and never could look people straight in the face.) To blame, finally, because even if I had had magnanimity, I should only have had more suffering from the sense of its uselessness. I should certainly have never been able to do anything from being magnanimous – neither to forgive, for my assailant would perhaps have slapped me from the laws of nature, and one cannot forgive the laws of nature; nor to forget, for even if it were owing to the laws of nature, it is insulting all the same. Finally, even if I had wanted to be anything but magnanimous, had desired on the contrary to revenge myself on my assailant, I could not have revenged myself on any one for anything because I should certainly never have made up my mind to do anything, even if I had been able to. Why should I not have made up my mind? About that in particular I want to say a few words.
 Chapter 3
 With people who know how to revenge themselves and to stand up for themselves in general, how is it done? Why, when they are possessed, let us suppose, by the feeling of revenge, then for the time there is nothing else but that feeling left in their whole being. Such a gentleman simply dashes straight for his object like an infuriated bull with its horns down, and nothing but a wall will stop him. (By the way: facing the wall, such gentlemen – that is, the “direct” persons and men of action – are genuinely nonplussed. For them a wall is not an evasion, as for us people who think and consequently do nothing; it is not an excuse for turning aside, an excuse for which we are always very glad, though we scarcely believe in it ourselves, as a rule. No, they are nonplussed in all sincerity. The wall has for them something tranquillising, morally soothing, final – maybe even something mysterious… but of the wall later.)
 Well, such a direct person I regard as the real normal man, as his tender mother nature wished to see him when she graciously brought him into being on the earth. I envy such a man till I am green in the face. He is stupid. I am not disputing that, but perhaps the normal man should be stupid, how do you know? Perhaps it is very beautiful, in fact. And I am the more persuaded of that suspicion, if one can call it so, by the fact that if you take, for instance, the antithesis of the normal man, that is, the man of acute consciousness, who has come, of course, not out of the lap of nature but out of a retort (this is almost mysticism, gentlemen, but I suspect this, too), this retort-made man is sometimes so nonplussed in the presence of his antithesis that with all his exaggerated consciousness he genuinely thinks of himself as a mouse and not a man. It may be an acutely conscious mouse, yet it is a mouse, while the other is a man, and therefore, et caetera, et caetera. And the worst of it is, he himself, his very own self, looks on himself as a mouse; no one asks him to do so; and that is an important point. Now let us look at this mouse in action. Let us suppose, for instance, that it feels insulted, too (and it almost always does feel insulted), and wants to revenge itself, too. There may even be a greater accumulation of spite in it than in L’HOMME DE LA NATURE ET DE LA VERITE. The base and nasty desire to vent that spite on its assailant rankles perhaps even more nastily in it than in L’HOMME DE LA NATURE ET DE LA VERITE. For through his innate stupidity the latter looks upon his revenge as justice pure and simple; while in consequence of his acute consciousness the mouse does not believe in the justice of it. To come at last to the deed itself, to the very act of revenge. Apart from the one fundamental nastiness the luckless mouse succeeds in creating around it so many other nastinesses in the form of doubts and questions, adds to the one question so many unsettled questions that there inevitably works up around it a sort of fatal brew, a stinking mess, made up of its doubts, emotions, and of the contempt spat upon it by the direct men of action who stand solemnly about it as judges and arbitrators, laughing at it till their healthy sides ache. Of course the only thing left for it is to dismiss all that with a wave of its paw, and, with a smile of assumed contempt in which it does not even itself believe, creep ignominiously into its mouse-hole. There in its nasty, stinking, underground home our insulted, crushed and ridiculed mouse promptly becomes absorbed in cold, malignant and, above all, everlasting spite. For forty years together it will remember its injury down to the smallest, most ignominious details, and every time will add, of itself, details still more ignominious, spitefully teasing and tormenting itself with its own imagination. It will itself be ashamed of its imaginings, but yet it will recall it all, it will go over and over every detail, it will invent unheard of things against itself, pretending that those things might happen, and will forgive nothing. Maybe it will begin to revenge itself, too, but, as it were, piecemeal, in trivial ways, from behind the stove, incognito, without believing either in its own right to vengeance, or in the success of its revenge, knowing that from all its efforts at revenge it will suffer a hundred times more than he on whom it revenges itself, while he, I daresay, will not even scratch himself. On its deathbed it will recall it all over again, with interest accumulated over all the years and…
-But it is just in that cold, abominable half despair, half belief, in that conscious burying oneself alive for grief in the underworld for forty years, in that acutely recognised and yet partly doubtful hopelessness of one’s position, in that hell of unsatisfied desires turned inward, in that fever of oscillations, of resolutions determined forever and repented of again a minute later – that the savour of that strange enjoyment of which I have spoken lies. It is so subtle, so difficult of analysis, that persons who are a little limited, or even simply persons of strong nerves, will not understand a single atom of it. “Possibly,” you will add on your own account with a grin, “people will not understand it either who have never received a slap in the face,” and in that way you will politely hint to me that I, too, perhaps, have had the experience of a slap in the face in my life, and so I speak as one who knows. I bet that you are thinking that. But set your minds at rest, gentlemen, I have not received a slap in the face, though it is absolutely a matter of indifference to me what you may think about it. Possibly, I even regret, myself, that I have given so few slaps in the face during my life. But enough… not another word on that subject of such extreme interest to you.
-[...10 lines deleted...]
-Oh, if I had done nothing simply from laziness! Heavens, how I should have respected myself, then. I should have respected myself because I should at least have been capable of being lazy; there would at least have been one quality, as it were, positive in me, in which I could have believed myself. Question: What is he? Answer: A sluggard; how very pleasant it would have been to hear that of oneself! It would mean that I was positively defined, it would mean that there was something to say about me. “Sluggard” – why, it is a calling and vocation, it is a career. Do not jest, it is so. I should then be a member of the best club by right, and should find my occupation in continually respecting myself. I knew a gentleman who prided himself all his life on being a connoisseur of Lafitte. He considered this as his positive virtue, and never doubted himself. He died, not simply with a tranquil, but with a triumphant conscience, and he was quite right, too. Then I should have chosen a career for myself, I should have been a sluggard and a glutton, not a simple one, but, for instance, one with sympathies for everything sublime and beautiful. How do you like that? I have long had visions of it. That “sublime and beautiful” weighs heavily on my mind at forty But that is at forty; then – oh, then it would have been different! I should have found for myself a form of activity in keeping with it, to be precise, drinking to the health of everything “sublime and beautiful.” I should have snatched at every opportunity to drop a tear into my glass and then to drain it to all that is “sublime and beautiful.” I should then have turned everything into the sublime and the beautiful; in the nastiest, unquestionable trash, I should have sought out the sublime and the beautiful. I should have exuded tears like a wet sponge. An artist, for instance, paints a picture worthy of Gay. At once I drink to the health of the artist who painted the picture worthy of Gay, because I love all that is “sublime and beautiful.” An author has written AS YOU WILL: at once I drink to the health of “anyone you will” because I love all that is “</t>
+But it is just in that cold, abominable half despair, half belief, in that conscious burying oneself alive for grief in the underworld for forty years, in that acutely recognised and yet partly doubtful hopelessness of one’s position, in that hell of unsatisfied desires turned inward, in that fever of oscillations, of resolutions determined forever and repented of again a minute later – that the savour of that strange enjoyment of which I have spoken lies. It is so subtle, so difficult of analysis, that persons who are a little limited, or even simply persons of strong nerves, will not understand a single atom of it. “Possibly,” you will add on your own account with a grin, “people will not understand it either who have never received a slap in the face,” and in that way you will politely hint to me that I, too, perhaps, have had the experience of a slap in the face in my life, and so I speak as one who knows. I bet that you are thinking that. But set your minds at rest, gentlemen, I have not received a slap in the face, though it is absolutely a matter of indifference to me what you may think about it. Possibly, I even regret, myself, that I have given so few slaps in the face during my life. But enough… not another word on that subject of such extreme interest to you.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/9492dc45-5cc6-499d-b25a-85b76112264c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068762</t>
   </si>
   <si>
-    <t>Discover Notes from the Underground by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789391181475, ASIN B0973N6CPM, under Literature and Fiction.</t>
+    <t>Discover Notes from the Underground by Fyodor Dostoyevsky. This book is published by General Press in eBook format, ISBN 9789391181475, ASIN B0973N6CPM, under Literature and Fiction, Russian Literature, Psychological Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -754,85 +764,91 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>123</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>